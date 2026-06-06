--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,131 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10468" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3497"/>
         <w:gridCol w:w="6971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C50563" w:rsidRPr="004540FF" w14:paraId="5FD8CEF0" w14:textId="77777777" w:rsidTr="00C50563">
+      <w:tr w:rsidR="00C50563" w:rsidRPr="00B85A83" w14:paraId="5FD8CEF0" w14:textId="77777777" w:rsidTr="00C50563">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2017546D" w14:textId="505B0F83" w:rsidR="00C50563" w:rsidRPr="00251E91" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24099">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="506EF060" wp14:editId="392C2A51">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="506EF060" wp14:editId="51D53DD2">
+                  <wp:extent cx="1724236" cy="858670"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="图片 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="图片 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="848543" cy="846205"/>
+                            <a:ext cx="1724236" cy="858670"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74F274C9" w14:textId="48EE7569" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
@@ -339,110 +340,98 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3244"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="6292"/>
         <w:gridCol w:w="659"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E4E21" w:rsidRPr="004540FF" w14:paraId="16D94049" w14:textId="00B61F72" w:rsidTr="0080453E">
+      <w:tr w:rsidR="009E4E21" w:rsidRPr="00B85A83" w14:paraId="16D94049" w14:textId="00B61F72" w:rsidTr="0080453E">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1649F5C6" w14:textId="2023BA70" w:rsidR="009E4E21" w:rsidRPr="00B33164" w:rsidRDefault="00155818" w:rsidP="00B33164">
+          <w:p w14:paraId="65E10A8A" w14:textId="6CD33A02" w:rsidR="009E4E21" w:rsidRPr="00FA5BC2" w:rsidRDefault="00155818" w:rsidP="00FF2990">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk34985164"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidR="009E4E21" w:rsidRPr="00B33164">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Instructions for Preparing Papers for Journal of Planner and Development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E10A8A" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="00FA5BC2" w:rsidRDefault="009E4E21" w:rsidP="00A9142C">
-[...10 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924EF4" w:rsidRPr="004540FF" w14:paraId="25DCD0F2" w14:textId="055E3DD5" w:rsidTr="00924EF4">
+      <w:tr w:rsidR="00924EF4" w:rsidRPr="00B85A83" w14:paraId="25DCD0F2" w14:textId="055E3DD5" w:rsidTr="00924EF4">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C18E4EE" w14:textId="6433C391" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
@@ -857,51 +846,51 @@
             <w:r w:rsidRPr="005D64F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00924EF4" w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Corresponding Author Email:</w:t>
             </w:r>
             <w:r w:rsidR="00146A52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00214C6B" w:rsidRPr="004540FF" w14:paraId="088EEAFF" w14:textId="77777777" w:rsidTr="00450B12">
+      <w:tr w:rsidR="00214C6B" w:rsidRPr="00B85A83" w14:paraId="088EEAFF" w14:textId="77777777" w:rsidTr="00450B12">
         <w:trPr>
           <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E733A9D" w14:textId="77777777" w:rsidR="00214C6B" w:rsidRPr="00B33164" w:rsidRDefault="00214C6B" w:rsidP="00450B12">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="759C4EFB" w14:textId="7083A01C" w:rsidR="00214C6B" w:rsidRPr="000B0BC9" w:rsidRDefault="005D64F1" w:rsidP="005D64F1">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -1109,51 +1098,51 @@
           </w:p>
           <w:p w14:paraId="2495A630" w14:textId="7C463BE6" w:rsidR="00083A56" w:rsidRPr="00FA5BC2" w:rsidRDefault="00083A56" w:rsidP="00924EF4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874349" w:rsidRPr="004540FF" w14:paraId="1C3C3F53" w14:textId="1C15572E" w:rsidTr="00AD39A7">
+      <w:tr w:rsidR="00874349" w:rsidRPr="00B85A83" w14:paraId="1C3C3F53" w14:textId="1C15572E" w:rsidTr="00AD39A7">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3244" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E9950ED" w14:textId="4A1F3C38" w:rsidR="00874349" w:rsidRPr="00FA5BC2" w:rsidRDefault="00874349" w:rsidP="00B154CF">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1341,119 +1330,83 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The theoretical and/or practical implications for urban and regional planning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3727D2BB" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authors are encouraged to emphasize </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> relevance of their work, including policy impact, spatial implications, sustainability dimensions, governance aspects, resilience strategies, or design outcomes where applicable.</w:t>
+              <w:t>Authors are encouraged to emphasize the planning relevance of their work, including policy impact, spatial implications, sustainability dimensions, governance aspects, resilience strategies, or design outcomes where applicable.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79BE4E15" w14:textId="0DCC2428" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The abstract should be written in a single paragraph, using clear and precise academic language. Avoid general statements and descriptive background information that </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> not directly relate to the study findings</w:t>
+              <w:t>The abstract should be written in a single paragraph, using clear and precise academic language. Avoid general statements and descriptive background information that does not directly relate to the study findings</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA5BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874349" w:rsidRPr="004540FF" w14:paraId="37A55701" w14:textId="14C67BAF" w:rsidTr="00AD39A7">
+      <w:tr w:rsidR="00874349" w:rsidRPr="00B85A83" w14:paraId="37A55701" w14:textId="14C67BAF" w:rsidTr="00AD39A7">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3244" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56B62FBC" w14:textId="12A64A37" w:rsidR="00874349" w:rsidRPr="00B154CF" w:rsidRDefault="00874349" w:rsidP="00B154CF">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1474,51 +1427,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D83AC63" w14:textId="7DF0B465" w:rsidR="00874349" w:rsidRPr="00FA5BC2" w:rsidRDefault="00874349" w:rsidP="00874349">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874349" w:rsidRPr="004540FF" w14:paraId="27DAC2EA" w14:textId="5F791433" w:rsidTr="009E3D92">
+      <w:tr w:rsidR="00874349" w:rsidRPr="00B85A83" w14:paraId="27DAC2EA" w14:textId="5F791433" w:rsidTr="009E3D92">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3244" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D07852C" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00BF288B" w:rsidRDefault="00874349" w:rsidP="00924EF4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="048CD197" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00BF288B" w:rsidRDefault="00874349" w:rsidP="00924EF4">
@@ -1650,192 +1603,1418 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4308D83F" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00BF288B" w:rsidRDefault="00874349" w:rsidP="00924EF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="0E745D48" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329">
-[...6 lines deleted...]
-    <w:p w14:paraId="212B5791" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329">
+    <w:tbl>
+      <w:tblPr>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3237"/>
+        <w:gridCol w:w="245"/>
+        <w:gridCol w:w="6272"/>
+        <w:gridCol w:w="657"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="4111792C" w14:textId="77777777" w:rsidTr="00FF2990">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10411" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="75F7DE20" w14:textId="136D8D52" w:rsidR="00FF2990" w:rsidRPr="00FF2990" w:rsidRDefault="00FF2990" w:rsidP="00FF2990">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>العنوان:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B33164">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>تعليمات</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B33164">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> إعداد الأوراق لمجلة المخطط والت</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>نمية</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="2FAB3281" w14:textId="77777777" w:rsidTr="00FF2990">
+        <w:trPr>
+          <w:trHeight w:val="661"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56625716" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">اسم </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الباحث الاول</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B3AA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A73D99D" wp14:editId="097034AE">
+                  <wp:extent cx="107950" cy="107950"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="1993398542" name="图片 2">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="图片 2">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="107950" cy="107950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">، اسم </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الباحث الثاني</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30A1A61E" wp14:editId="446E9B80">
+                  <wp:extent cx="107950" cy="107950"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="1221506584" name="图片 2">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="图片 2">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="107950" cy="107950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">، اسم </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الباحث الثالث</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B3AA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:rtl/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="625045BB" wp14:editId="3C8FF4AB">
+                  <wp:extent cx="107950" cy="107950"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="1616699391" name="图片 2">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="图片 2">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="107950" cy="107950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15B3D97C" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2990" w:rsidRPr="00251E91" w14:paraId="18D5F595" w14:textId="77777777" w:rsidTr="00FF2990">
+        <w:trPr>
+          <w:trHeight w:val="661"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10411" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55BD4B24" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الانتماء، العنوان </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F87A78" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الانتماء، العنوان </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7F37FE" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الانتماء، العنوان </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2793E26B" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F61DFDC" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D64F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D5C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">بريد إلكتروني للمؤلف المسؤول: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2990" w:rsidRPr="00251E91" w14:paraId="10C31B02" w14:textId="77777777" w:rsidTr="00FF2990">
+        <w:trPr>
+          <w:trHeight w:val="152"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="633B15F1" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00E24014" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24014">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تم الاستلام: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC59CF5" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00E24014" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24014">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تم المراجعة: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74235E1C" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00E24014" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24014">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">مقبول: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BDE42CC" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="000B0BC9" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24014">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">متوفر عبر الإنترنت: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B551DE" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="000B0BC9" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6929" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F128F9D" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="000B0BC9" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="561C24F8" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>الملخص</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="6D36574E" w14:textId="77777777" w:rsidTr="00FF2990">
+        <w:trPr>
+          <w:trHeight w:val="152"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EFD832" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3745C00B" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6929" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E54396" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الملخص إلزامي ولا يجب أن يتجاوز </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>250 كلمة</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>. يجب أن يقدم ملخصا موجزا ومنظما للبحث دون الاستشهاد بالمراجع.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5E7FF3" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>يجب أن يوضح الملخص بوضوح:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335F586E" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="00FF2990">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المشكلة البحثية أو قضية التخطيط التي تم معالجتها</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD054EA" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="00FF2990">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>أهداف الدراسة</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="325696DC" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="00FF2990">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>النهج المنهجي (نوعي، كمي، مكاني، تحليلي، نمذج، تحليل سياسات، قائم على نظم المعلومات الجغرافية، إلخ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE64785" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="00FF2990">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>النتائج الرئيسية</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23528BBD" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="00FF2990">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الآثار النظرية و/أو العملية على التخطيط الحضري والإقليمي</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C7A402" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>يشجع المؤلفون على التأكيد على أهمية أعمالهم في التخطيط، بما في ذلك تأثير السياسات، والآثار المكانية، وأبعاد الاستدامة، وجوانب الحوكمة، واستراتيجيات الصمود، أو نتائج التصميم حيثما ينطبق.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75EBAC1A" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">يجب كتابة الملخص في فقرة واحدة، باستخدام لغة أكاديمية واضحة ودقيقة. تجنب التصريحات العامة والمعلومات الخلفية الوصفية التي لا ترتبط مباشرة بنتائج الدراسة. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="21A27265" w14:textId="77777777" w:rsidTr="00FF2990">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C040E6" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00B154CF" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6286913E" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6929" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F7EE19F" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="774F5B70" w14:textId="77777777" w:rsidTr="00FF2990">
+        <w:trPr>
+          <w:trHeight w:val="1070"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="700B5A2A" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E8EF66A" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF288B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>الكلمات المفتاحية:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D9035C5" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009E3D92" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF288B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>الكلمة المفتاحية 1، الكلمة 2، الكلمة المفتاحية 3، الكلمة المفتاحية 4، الكلمة المفتاحية 5، الكلمة المفتاحية 6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF288B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">، الكلمة المفتاحية 7، الكلمة المفتاحية 8 (لا تزيد عن </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF288B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF288B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> كلمات مفتاحية</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="306BAABF" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6929" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D82359C" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45C592E0" w14:textId="77777777" w:rsidR="000C3A1E" w:rsidRPr="00FF2990" w:rsidRDefault="000C3A1E">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="16CB294C" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329">
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468915C6" w14:textId="77777777" w:rsidR="000C3A1E" w:rsidRDefault="000C3A1E">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00632329" w:rsidSect="00C50563">
+          <w:rtl/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0932941D" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRDefault="00FF2990">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CB294C" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRDefault="00FF2990">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FF2990" w:rsidSect="00C50563">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11879" w:h="16817"/>
           <w:pgMar w:top="426" w:right="719" w:bottom="1138" w:left="720" w:header="737" w:footer="737" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AFC175D" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00A178A5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48591288" w14:textId="3C74693E" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:ind w:firstLine="202"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4B08">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Introduction section should clearly define the research context within the field of urban and regional planning. It must </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>The Introduction section should clearly define the research context within the field of urban and regional planning. It must articulate:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C28D38F" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4B08">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The planning problem or research gap</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6548DADB" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4B08">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The theoretical background relevant to the study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3700EF75" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F4B08">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>The research</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> questions or hypotheses</w:t>
+        <w:t>The research questions or hypotheses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39EF248F" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4B08">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The objectives and scope of the study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265A5F9D" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -1933,57 +3112,51 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors are expected to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127663CB" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Demonstrate familiarity with recent and relevant </w:t>
-[...5 lines deleted...]
-        <w:t>international publications, particularly those indexed in recognized scientific databases.</w:t>
+        <w:t>Demonstrate familiarity with recent and relevant international publications, particularly those indexed in recognized scientific databases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DF2F05" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Identify gaps, inconsistencies, or limitations in existing studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271BCF93" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2008,65 +3181,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Situate the study within broader disciplinary discussions such as resilience, spatial justice, land-use planning, infrastructure systems, climate adaptation, housing, mobility, governance, or digital planning tools, where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8BE5D4" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The review should be logically structured, thematically organized, and directly linked to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> questions or hypotheses. Excessive historical narration or unrelated theoretical exposition should be avoided.</w:t>
+        <w:t>The review should be logically structured, thematically organized, and directly linked to the research questions or hypotheses. Excessive historical narration or unrelated theoretical exposition should be avoided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FCD971" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Where appropriate, authors may conclude the Literature Review with a conceptual framework or analytical model that guides the subsequent methodological design of the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F17823A" w14:textId="1CE93925" w:rsidR="00632329" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
@@ -2118,51 +3277,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>RESEARCH METHODOLOGY</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="1DBDE91A" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The Research Methodology section must clearly describe the research design and analytical procedures adopted in the study. The description should be sufficiently detailed to allow replication, verification, and further development of the results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A43DD9" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Authors must specify:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE57889" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
@@ -2254,90 +3412,81 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sampling techniques, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E45594" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Analytical tools and software used (e.g., GIS platforms, statistical packages, spatial modeling tools).</w:t>
+        <w:t xml:space="preserve">Analytical tools and software used (e.g., GIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>platforms, statistical packages, spatial modeling tools).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB41436" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Validation procedures or reliability measures </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> relevant.</w:t>
+        <w:t>Validation procedures or reliability measures where relevant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7848CA" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If large datasets are used, authors should indicate whether the data are publicly accessible and provide access details where applicable. Any restrictions on data availability must be clearly stated at the submission stage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138D39D0" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -2638,136 +3787,106 @@
         </w:rPr>
         <w:t>Figures and tables must be referenced within the text (e.g., Figure 1, Table 1) and placed as close as possible to their first citation. Visual materials such as maps, diagrams, charts, and spatial models should be of publication quality and clearly readable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6928F7" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C55656B" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bullet points may be used sparingly to summarize key </w:t>
-      </w:r>
+        <w:t>Bullet points may be used sparingly to summarize key findings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0320A3F9" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="204"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163F42BA" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="204"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>findings:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0320A3F9" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+        <w:t>• Major spatial trends identified;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EFA70D" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="163F42BA" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+      <w:r w:rsidRPr="0023772B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Significant statistical relationships;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE86128" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Major spatial trends </w:t>
-[...54 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>• Policy-relevant outcomes;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4CE427A7" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67D20FB3" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Numbered lists may be used for procedural or sequential results when necessary.</w:t>
       </w:r>
     </w:p>
@@ -2834,111 +3953,96 @@
     <w:p w14:paraId="67C36223" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:t>The Discussion section should provide a critical interpretation of the findings in relation to the research questions, theoretical framework, and existing literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D98C882" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:t>Authors are expected to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7950FD5D" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
+        <w:lastRenderedPageBreak/>
         <w:t>Explain how the results confirm, challenge, or extend previous planning theories or empirical studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3314C655" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:t>Clarify the spatial, social, environmental, economic, or governance implications of the findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0973EF" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
-        <w:t xml:space="preserve">Discuss the relevance of the outcomes for urban and regional planning practice, </w:t>
-[...7 lines deleted...]
-        <w:t>, or design interventions.</w:t>
+        <w:t>Discuss the relevance of the outcomes for urban and regional planning practice, policy-making, or design interventions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B1757C" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:t>Reflect on contextual factors that may influence the generalizability of the results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF4F1D5" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
-        <w:t xml:space="preserve">This section should move beyond description and demonstrate analytical depth. Comparative insights </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> international experiences or similar case studies are encouraged where relevant.</w:t>
+        <w:t>This section should move beyond description and demonstrate analytical depth. Comparative insights with international experiences or similar case studies are encouraged where relevant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EE65C7" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:t>Authors should also acknowledge methodological limitations, data constraints, or contextual boundaries that may affect interpretation. A brief indication of future research directions may be included where appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28128C1C" w14:textId="17A60D26" w:rsidR="00632329" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
       <w:r w:rsidRPr="0023772B">
         <w:t>The Discussion must remain focused and logically structured, avoiding repetition of results already presented</w:t>
       </w:r>
       <w:r w:rsidR="00632329">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC35EDF" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRDefault="00A178A5" w:rsidP="00A178A5">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
@@ -3098,51 +4202,50 @@
     </w:p>
     <w:p w14:paraId="5B8123C7" w14:textId="77777777" w:rsidR="00046625" w:rsidRDefault="00046625" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E0941E7" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004540FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONFLICT OF INTEREST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6431EB8B" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004540FF">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The authors declare that there is no conflict of interest regarding the publication of this paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A262F46" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004540FF">
@@ -3317,65 +4420,51 @@
     <w:p w14:paraId="61CC20B0" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004540FF">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors must specify the name of the approving authority and the corresponding approval code, where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0EEE74" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004540FF">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">If ethical approval </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> not required, authors should state:</w:t>
+        <w:t>If ethical approval was not required, authors should state:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADED546" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004540FF">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“Ethical approval was not required for this study.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491AA810" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00A178A5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40C32309" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00A178A5">
       <w:pPr>
@@ -3595,57 +4684,51 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Three or more authors: (Smith et al., 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318B4505" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">When directly quoting a source, page numbers must be </w:t>
-[...5 lines deleted...]
-        <w:t>included (e.g., Smith, 2020, p. 45).</w:t>
+        <w:t>When directly quoting a source, page numbers must be included (e.g., Smith, 2020, p. 45).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E38C02" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The reference list must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227F1599" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3803,65 +4886,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. A., &amp; Author, B. B. (Year). Title of the article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t>Issue), pages. https://doi.org/xxxxx</w:t>
+        <w:t>, Volume(Issue), pages. https://doi.org/xxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305C77B9" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Book:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Author, A. A. (Year). </w:t>
@@ -3892,50 +4961,51 @@
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Book Chapter:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6669D1DE" w14:textId="4EA1F530" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Author, A. A. (Year). Title of chapter. In B. B. Editor (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Title of book</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50563">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. xx–xx). Publisher.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7698A0" w14:textId="77777777" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
@@ -4225,65 +5295,51 @@
       <w:r w:rsidRPr="009E4E21">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> the figure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747C0D4D" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="009E4E21">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E4E21">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">All titles and captions must be </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and written in Times New Roman, 11 pt.</w:t>
+        <w:t>All titles and captions must be centered and written in Times New Roman, 11 pt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56174280" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="009E4E21">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E4E21">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Avoid decorative borders or unnecessary graphical effects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555F0855" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="009E4E21">
       <w:pPr>
@@ -4500,58 +5556,51 @@
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Figures may include maps, spatial analysis outputs, charts, conceptual diagrams, photographs, or modeling results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D97115" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E4E21">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">All graphical elements must remain legible at </w:t>
-[...6 lines deleted...]
-        <w:t>standard print size.</w:t>
+        <w:t>All graphical elements must remain legible at standard print size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D3F636" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E4E21">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Maps must include scale, north arrow (where applicable), and data source.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49996FAD" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="00FC1CD5">
@@ -4573,65 +5622,51 @@
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Graphs and charts must clearly label axes and units.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5E1591" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E4E21">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resolution must be sufficient for high-quality print (minimum 300 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> recommended).</w:t>
+        <w:t>Resolution must be sufficient for high-quality print (minimum 300 dpi recommended).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6E2DBA" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E4E21">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>If adapted or reproduced from another source, proper permission and citation must be provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDCE814" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="00FC1CD5">
@@ -5056,51 +6091,91 @@
       <w:r w:rsidRPr="004540FF">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The total length of the manuscript must not exceed 20 pages, including tables, figures, references, appendices, and any supplementary material included within the main document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771209FD" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004540FF">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors are responsible for ensuring that the final submitted manuscript strictly adheres to these formatting standards. Submissions that do not comply may be returned for technical revision prior to peer review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397C839F" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="3D463D75" w14:textId="6F8D07F1" w:rsidR="00743DA8" w:rsidRPr="00B85A83" w:rsidRDefault="00743DA8" w:rsidP="00B85A83">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00743DA8" w:rsidRPr="00B85A83" w:rsidSect="002B25BC">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11879" w:h="16817"/>
+          <w:pgMar w:top="794" w:right="734" w:bottom="1134" w:left="734" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:num="2" w:space="510"/>
+          <w:docGrid w:linePitch="272"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB088DF" w14:textId="77777777" w:rsidR="00743DA8" w:rsidRPr="00B85A83" w:rsidRDefault="00743DA8" w:rsidP="00B85A83">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00743DA8" w:rsidRPr="00B85A83" w:rsidSect="00743DA8">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11879" w:h="16817"/>
+          <w:pgMar w:top="794" w:right="734" w:bottom="1134" w:left="734" w:header="737" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="272"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F21BCC7" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="00B85A83" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4515F786" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="004540FF" w:rsidRDefault="009E4E21" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56CDDF0C" w14:textId="0B540576" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00EB1080">
@@ -5108,98 +6183,97 @@
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00632329" w:rsidSect="002B25BC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11879" w:h="16817"/>
       <w:pgMar w:top="794" w:right="734" w:bottom="1134" w:left="734" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:num="2" w:space="510"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B7781EA" w14:textId="77777777" w:rsidR="00C95CAC" w:rsidRDefault="00C95CAC">
+    <w:p w14:paraId="0B8662AC" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31B06986" w14:textId="77777777" w:rsidR="00C95CAC" w:rsidRDefault="00C95CAC">
+    <w:p w14:paraId="0DC82402" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei UI">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
@@ -5253,58 +6327,58 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DE01A12" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0029E633" w14:textId="77777777" w:rsidR="00C95CAC" w:rsidRDefault="00C95CAC">
+    <w:p w14:paraId="33764A2E" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20B5E038" w14:textId="77777777" w:rsidR="00C95CAC" w:rsidRDefault="00C95CAC">
+    <w:p w14:paraId="500A29A8" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A0FB111" w14:textId="77777777" w:rsidR="00E957EC" w:rsidRDefault="00E957EC" w:rsidP="00E957EC">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B33164">
@@ -8185,54 +9259,54 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1256983940">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="751588680">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1911773271">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="347677750">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1180778345">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1071849082">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="125"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -8262,65 +9336,68 @@
     <w:rsid w:val="00040C63"/>
     <w:rsid w:val="00040FD3"/>
     <w:rsid w:val="00041618"/>
     <w:rsid w:val="00041C09"/>
     <w:rsid w:val="00044B3C"/>
     <w:rsid w:val="00046625"/>
     <w:rsid w:val="000467B4"/>
     <w:rsid w:val="000519B6"/>
     <w:rsid w:val="00051EF1"/>
     <w:rsid w:val="00054E0D"/>
     <w:rsid w:val="00055509"/>
     <w:rsid w:val="00056A84"/>
     <w:rsid w:val="00067824"/>
     <w:rsid w:val="00067F98"/>
     <w:rsid w:val="000713B6"/>
     <w:rsid w:val="000761DD"/>
     <w:rsid w:val="00082FE8"/>
     <w:rsid w:val="00083A56"/>
     <w:rsid w:val="00085F7D"/>
     <w:rsid w:val="000949AB"/>
     <w:rsid w:val="000A372F"/>
     <w:rsid w:val="000A6E2C"/>
     <w:rsid w:val="000B04B4"/>
     <w:rsid w:val="000B0BC9"/>
     <w:rsid w:val="000C15E2"/>
+    <w:rsid w:val="000C3A1E"/>
     <w:rsid w:val="000C4217"/>
     <w:rsid w:val="000C4567"/>
     <w:rsid w:val="000D7AF2"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E6CED"/>
     <w:rsid w:val="000F0905"/>
     <w:rsid w:val="000F1D32"/>
     <w:rsid w:val="000F3745"/>
+    <w:rsid w:val="000F6288"/>
     <w:rsid w:val="000F6568"/>
     <w:rsid w:val="000F6C74"/>
     <w:rsid w:val="000F7220"/>
     <w:rsid w:val="001138A7"/>
     <w:rsid w:val="00115D16"/>
     <w:rsid w:val="00123EBB"/>
     <w:rsid w:val="00132193"/>
+    <w:rsid w:val="001351CE"/>
     <w:rsid w:val="00142721"/>
     <w:rsid w:val="00144C22"/>
     <w:rsid w:val="00146A52"/>
     <w:rsid w:val="00155818"/>
     <w:rsid w:val="001636A7"/>
     <w:rsid w:val="00174954"/>
     <w:rsid w:val="0017647C"/>
     <w:rsid w:val="0018129B"/>
     <w:rsid w:val="00181919"/>
     <w:rsid w:val="00185013"/>
     <w:rsid w:val="00191F75"/>
     <w:rsid w:val="00193A27"/>
     <w:rsid w:val="00194097"/>
     <w:rsid w:val="0019609B"/>
     <w:rsid w:val="0019661B"/>
     <w:rsid w:val="00197132"/>
     <w:rsid w:val="00197DE7"/>
     <w:rsid w:val="001A0BD7"/>
     <w:rsid w:val="001A210B"/>
     <w:rsid w:val="001B542E"/>
     <w:rsid w:val="001C1953"/>
     <w:rsid w:val="001C410F"/>
     <w:rsid w:val="001D1C42"/>
     <w:rsid w:val="001D2B95"/>
     <w:rsid w:val="001D49D8"/>
@@ -8332,50 +9409,51 @@
     <w:rsid w:val="001F0376"/>
     <w:rsid w:val="001F0884"/>
     <w:rsid w:val="001F354E"/>
     <w:rsid w:val="00200DA5"/>
     <w:rsid w:val="00203538"/>
     <w:rsid w:val="00203690"/>
     <w:rsid w:val="00206BD9"/>
     <w:rsid w:val="00207642"/>
     <w:rsid w:val="00214C6B"/>
     <w:rsid w:val="002220F4"/>
     <w:rsid w:val="0022442D"/>
     <w:rsid w:val="00231434"/>
     <w:rsid w:val="0023772B"/>
     <w:rsid w:val="0024344D"/>
     <w:rsid w:val="00243F1A"/>
     <w:rsid w:val="00251E91"/>
     <w:rsid w:val="002540EE"/>
     <w:rsid w:val="00256A7F"/>
     <w:rsid w:val="0025711E"/>
     <w:rsid w:val="0027264C"/>
     <w:rsid w:val="00275325"/>
     <w:rsid w:val="00282213"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="0028589E"/>
     <w:rsid w:val="00293040"/>
+    <w:rsid w:val="00297D35"/>
     <w:rsid w:val="002A4DA7"/>
     <w:rsid w:val="002B0E56"/>
     <w:rsid w:val="002B25BC"/>
     <w:rsid w:val="002B4950"/>
     <w:rsid w:val="002C50DF"/>
     <w:rsid w:val="002D1804"/>
     <w:rsid w:val="002D4A78"/>
     <w:rsid w:val="002D60B8"/>
     <w:rsid w:val="002E2ECD"/>
     <w:rsid w:val="002E30D3"/>
     <w:rsid w:val="002E405B"/>
     <w:rsid w:val="002F4450"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301FE0"/>
     <w:rsid w:val="0031215D"/>
     <w:rsid w:val="00312C20"/>
     <w:rsid w:val="00316F63"/>
     <w:rsid w:val="003200E5"/>
     <w:rsid w:val="00321A0F"/>
     <w:rsid w:val="00321FCD"/>
     <w:rsid w:val="00332485"/>
     <w:rsid w:val="00332833"/>
     <w:rsid w:val="00332DBF"/>
     <w:rsid w:val="0033302A"/>
     <w:rsid w:val="00333712"/>
@@ -8405,89 +9483,93 @@
     <w:rsid w:val="003D6DBC"/>
     <w:rsid w:val="003E2246"/>
     <w:rsid w:val="003E6B0D"/>
     <w:rsid w:val="003E76A4"/>
     <w:rsid w:val="003F4CD9"/>
     <w:rsid w:val="003F7933"/>
     <w:rsid w:val="00401AE0"/>
     <w:rsid w:val="0040204F"/>
     <w:rsid w:val="004046FE"/>
     <w:rsid w:val="00406644"/>
     <w:rsid w:val="00410A15"/>
     <w:rsid w:val="0041100F"/>
     <w:rsid w:val="00420463"/>
     <w:rsid w:val="00423485"/>
     <w:rsid w:val="00427458"/>
     <w:rsid w:val="00427799"/>
     <w:rsid w:val="00430F2E"/>
     <w:rsid w:val="00431F62"/>
     <w:rsid w:val="004359D2"/>
     <w:rsid w:val="00440CD1"/>
     <w:rsid w:val="00447D1F"/>
     <w:rsid w:val="004540FF"/>
     <w:rsid w:val="00465CF0"/>
     <w:rsid w:val="00474441"/>
     <w:rsid w:val="00491859"/>
+    <w:rsid w:val="00492FEB"/>
     <w:rsid w:val="00496826"/>
     <w:rsid w:val="004A0D9E"/>
     <w:rsid w:val="004A3050"/>
     <w:rsid w:val="004A61A8"/>
     <w:rsid w:val="004C12FB"/>
     <w:rsid w:val="004C79E1"/>
     <w:rsid w:val="004D4D14"/>
     <w:rsid w:val="004D57E7"/>
     <w:rsid w:val="004E6FC4"/>
     <w:rsid w:val="004F0FA1"/>
     <w:rsid w:val="004F4B08"/>
     <w:rsid w:val="004F4B45"/>
     <w:rsid w:val="004F4C5A"/>
     <w:rsid w:val="004F6DBB"/>
     <w:rsid w:val="005003A6"/>
     <w:rsid w:val="00501E30"/>
     <w:rsid w:val="00511529"/>
     <w:rsid w:val="00522239"/>
+    <w:rsid w:val="005222E5"/>
     <w:rsid w:val="0052424E"/>
     <w:rsid w:val="00527FAD"/>
     <w:rsid w:val="00530036"/>
     <w:rsid w:val="00532FE8"/>
     <w:rsid w:val="005442B8"/>
     <w:rsid w:val="00545A2F"/>
     <w:rsid w:val="0054618D"/>
     <w:rsid w:val="00546C60"/>
     <w:rsid w:val="00550328"/>
     <w:rsid w:val="005543B4"/>
     <w:rsid w:val="00555D0D"/>
     <w:rsid w:val="00560AA0"/>
     <w:rsid w:val="00571454"/>
     <w:rsid w:val="00577736"/>
+    <w:rsid w:val="00581F43"/>
     <w:rsid w:val="00586B38"/>
     <w:rsid w:val="005873C2"/>
     <w:rsid w:val="005A12F7"/>
     <w:rsid w:val="005A60D1"/>
     <w:rsid w:val="005B088A"/>
     <w:rsid w:val="005B2E9A"/>
     <w:rsid w:val="005B5815"/>
+    <w:rsid w:val="005C446B"/>
     <w:rsid w:val="005C5364"/>
     <w:rsid w:val="005C56F5"/>
     <w:rsid w:val="005D4013"/>
     <w:rsid w:val="005D454D"/>
     <w:rsid w:val="005D6006"/>
     <w:rsid w:val="005D64F1"/>
     <w:rsid w:val="005D6B32"/>
     <w:rsid w:val="005E30D4"/>
     <w:rsid w:val="005E4C67"/>
     <w:rsid w:val="005E71B9"/>
     <w:rsid w:val="005F078A"/>
     <w:rsid w:val="005F725E"/>
     <w:rsid w:val="006045ED"/>
     <w:rsid w:val="00605480"/>
     <w:rsid w:val="00610F91"/>
     <w:rsid w:val="00613BBE"/>
     <w:rsid w:val="00616BDC"/>
     <w:rsid w:val="00621BB1"/>
     <w:rsid w:val="00622779"/>
     <w:rsid w:val="00623E5E"/>
     <w:rsid w:val="00627E60"/>
     <w:rsid w:val="00630935"/>
     <w:rsid w:val="00632329"/>
     <w:rsid w:val="00640881"/>
     <w:rsid w:val="0064432A"/>
@@ -8508,50 +9590,51 @@
     <w:rsid w:val="006A3587"/>
     <w:rsid w:val="006A5B77"/>
     <w:rsid w:val="006A76AA"/>
     <w:rsid w:val="006B0D2E"/>
     <w:rsid w:val="006B45D7"/>
     <w:rsid w:val="006C0684"/>
     <w:rsid w:val="006C08E0"/>
     <w:rsid w:val="006C32D8"/>
     <w:rsid w:val="006C4492"/>
     <w:rsid w:val="006C539B"/>
     <w:rsid w:val="006C753D"/>
     <w:rsid w:val="006D02F9"/>
     <w:rsid w:val="006D0D7C"/>
     <w:rsid w:val="006D0EF1"/>
     <w:rsid w:val="006E06D3"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006F5DE7"/>
     <w:rsid w:val="00712DEA"/>
     <w:rsid w:val="00714FD7"/>
     <w:rsid w:val="00716BFE"/>
     <w:rsid w:val="00727911"/>
     <w:rsid w:val="00734057"/>
     <w:rsid w:val="00734F7B"/>
     <w:rsid w:val="00734F8E"/>
     <w:rsid w:val="00741FCD"/>
+    <w:rsid w:val="00743DA8"/>
     <w:rsid w:val="00747369"/>
     <w:rsid w:val="0074757F"/>
     <w:rsid w:val="0076050D"/>
     <w:rsid w:val="00766C15"/>
     <w:rsid w:val="0077244F"/>
     <w:rsid w:val="0078513E"/>
     <w:rsid w:val="00795670"/>
     <w:rsid w:val="007969D8"/>
     <w:rsid w:val="007A275B"/>
     <w:rsid w:val="007A3EBB"/>
     <w:rsid w:val="007A639C"/>
     <w:rsid w:val="007B29DE"/>
     <w:rsid w:val="007B54FB"/>
     <w:rsid w:val="007C39C4"/>
     <w:rsid w:val="007C51BA"/>
     <w:rsid w:val="007C5489"/>
     <w:rsid w:val="007C5DCC"/>
     <w:rsid w:val="007C79A2"/>
     <w:rsid w:val="007D1AAE"/>
     <w:rsid w:val="007D2AC6"/>
     <w:rsid w:val="007D58AA"/>
     <w:rsid w:val="007D74A9"/>
     <w:rsid w:val="007F2716"/>
     <w:rsid w:val="007F4201"/>
     <w:rsid w:val="007F69C9"/>
@@ -8600,50 +9683,51 @@
     <w:rsid w:val="00902845"/>
     <w:rsid w:val="009032C2"/>
     <w:rsid w:val="00910CED"/>
     <w:rsid w:val="00910FD0"/>
     <w:rsid w:val="00913700"/>
     <w:rsid w:val="00924ABE"/>
     <w:rsid w:val="00924EF4"/>
     <w:rsid w:val="00925D1E"/>
     <w:rsid w:val="0094333E"/>
     <w:rsid w:val="00954A32"/>
     <w:rsid w:val="00971791"/>
     <w:rsid w:val="00971CB6"/>
     <w:rsid w:val="00974D87"/>
     <w:rsid w:val="00977AAA"/>
     <w:rsid w:val="00977F96"/>
     <w:rsid w:val="0098131A"/>
     <w:rsid w:val="00984EF6"/>
     <w:rsid w:val="00991E96"/>
     <w:rsid w:val="00997075"/>
     <w:rsid w:val="009A2E8F"/>
     <w:rsid w:val="009A56C5"/>
     <w:rsid w:val="009B0940"/>
     <w:rsid w:val="009B2924"/>
     <w:rsid w:val="009B66B3"/>
     <w:rsid w:val="009C117C"/>
+    <w:rsid w:val="009C24C5"/>
     <w:rsid w:val="009C257B"/>
     <w:rsid w:val="009D19BE"/>
     <w:rsid w:val="009D23F8"/>
     <w:rsid w:val="009D5C0F"/>
     <w:rsid w:val="009E0004"/>
     <w:rsid w:val="009E3D92"/>
     <w:rsid w:val="009E4943"/>
     <w:rsid w:val="009E4E21"/>
     <w:rsid w:val="009E5518"/>
     <w:rsid w:val="009E75C8"/>
     <w:rsid w:val="00A035A0"/>
     <w:rsid w:val="00A06428"/>
     <w:rsid w:val="00A109D0"/>
     <w:rsid w:val="00A12E16"/>
     <w:rsid w:val="00A178A5"/>
     <w:rsid w:val="00A22E37"/>
     <w:rsid w:val="00A2698D"/>
     <w:rsid w:val="00A33C6D"/>
     <w:rsid w:val="00A3692A"/>
     <w:rsid w:val="00A423C6"/>
     <w:rsid w:val="00A449E2"/>
     <w:rsid w:val="00A4630A"/>
     <w:rsid w:val="00A51A65"/>
     <w:rsid w:val="00A51F41"/>
     <w:rsid w:val="00A561BE"/>
@@ -8678,73 +9762,77 @@
     <w:rsid w:val="00AE2BF4"/>
     <w:rsid w:val="00AE3D13"/>
     <w:rsid w:val="00AE66DD"/>
     <w:rsid w:val="00AF584B"/>
     <w:rsid w:val="00AF6C1E"/>
     <w:rsid w:val="00B0010B"/>
     <w:rsid w:val="00B00655"/>
     <w:rsid w:val="00B0325A"/>
     <w:rsid w:val="00B13DA0"/>
     <w:rsid w:val="00B154CF"/>
     <w:rsid w:val="00B208CD"/>
     <w:rsid w:val="00B323FC"/>
     <w:rsid w:val="00B33164"/>
     <w:rsid w:val="00B4375D"/>
     <w:rsid w:val="00B43AB6"/>
     <w:rsid w:val="00B449BD"/>
     <w:rsid w:val="00B5089B"/>
     <w:rsid w:val="00B50F9A"/>
     <w:rsid w:val="00B53F97"/>
     <w:rsid w:val="00B546A2"/>
     <w:rsid w:val="00B6352F"/>
     <w:rsid w:val="00B63969"/>
     <w:rsid w:val="00B70268"/>
     <w:rsid w:val="00B7383A"/>
     <w:rsid w:val="00B84C1F"/>
+    <w:rsid w:val="00B85A83"/>
     <w:rsid w:val="00BA66BD"/>
     <w:rsid w:val="00BA7D62"/>
     <w:rsid w:val="00BB1AAF"/>
     <w:rsid w:val="00BB3992"/>
     <w:rsid w:val="00BB5FC3"/>
     <w:rsid w:val="00BB73DE"/>
+    <w:rsid w:val="00BC0E7B"/>
     <w:rsid w:val="00BC5E15"/>
     <w:rsid w:val="00BC7596"/>
     <w:rsid w:val="00BD1789"/>
     <w:rsid w:val="00BD1B99"/>
     <w:rsid w:val="00BD2B83"/>
     <w:rsid w:val="00BF273F"/>
     <w:rsid w:val="00BF288B"/>
     <w:rsid w:val="00BF314D"/>
     <w:rsid w:val="00BF62D0"/>
     <w:rsid w:val="00C0211C"/>
     <w:rsid w:val="00C0384F"/>
     <w:rsid w:val="00C05705"/>
     <w:rsid w:val="00C05F05"/>
+    <w:rsid w:val="00C06C0C"/>
     <w:rsid w:val="00C10266"/>
     <w:rsid w:val="00C13CD9"/>
     <w:rsid w:val="00C226DF"/>
     <w:rsid w:val="00C234EB"/>
+    <w:rsid w:val="00C24CAE"/>
     <w:rsid w:val="00C316E1"/>
     <w:rsid w:val="00C348A5"/>
     <w:rsid w:val="00C37ABC"/>
     <w:rsid w:val="00C43189"/>
     <w:rsid w:val="00C50563"/>
     <w:rsid w:val="00C6063D"/>
     <w:rsid w:val="00C61B33"/>
     <w:rsid w:val="00C62466"/>
     <w:rsid w:val="00C62E72"/>
     <w:rsid w:val="00C65331"/>
     <w:rsid w:val="00C70E97"/>
     <w:rsid w:val="00C868E8"/>
     <w:rsid w:val="00C87059"/>
     <w:rsid w:val="00C87F57"/>
     <w:rsid w:val="00C93655"/>
     <w:rsid w:val="00C95CAC"/>
     <w:rsid w:val="00C97B83"/>
     <w:rsid w:val="00CA2A81"/>
     <w:rsid w:val="00CA5B45"/>
     <w:rsid w:val="00CA6AE8"/>
     <w:rsid w:val="00CA6F24"/>
     <w:rsid w:val="00CB48B9"/>
     <w:rsid w:val="00CB571B"/>
     <w:rsid w:val="00CC04EB"/>
     <w:rsid w:val="00CC5FDC"/>
@@ -8761,62 +9849,64 @@
     <w:rsid w:val="00D05520"/>
     <w:rsid w:val="00D05CD6"/>
     <w:rsid w:val="00D105C8"/>
     <w:rsid w:val="00D1715A"/>
     <w:rsid w:val="00D1751A"/>
     <w:rsid w:val="00D24BD8"/>
     <w:rsid w:val="00D26220"/>
     <w:rsid w:val="00D262A0"/>
     <w:rsid w:val="00D279B5"/>
     <w:rsid w:val="00D33E1D"/>
     <w:rsid w:val="00D34E00"/>
     <w:rsid w:val="00D35123"/>
     <w:rsid w:val="00D35229"/>
     <w:rsid w:val="00D35C0F"/>
     <w:rsid w:val="00D4227F"/>
     <w:rsid w:val="00D43F50"/>
     <w:rsid w:val="00D502EC"/>
     <w:rsid w:val="00D5182C"/>
     <w:rsid w:val="00D51CCE"/>
     <w:rsid w:val="00D64A3A"/>
     <w:rsid w:val="00D7077C"/>
     <w:rsid w:val="00D71D69"/>
     <w:rsid w:val="00D77391"/>
     <w:rsid w:val="00D85BDE"/>
     <w:rsid w:val="00D928CB"/>
+    <w:rsid w:val="00D9438D"/>
     <w:rsid w:val="00DA5CE3"/>
     <w:rsid w:val="00DA6185"/>
     <w:rsid w:val="00DA62E0"/>
     <w:rsid w:val="00DB09C3"/>
     <w:rsid w:val="00DB2DE5"/>
     <w:rsid w:val="00DB71BC"/>
     <w:rsid w:val="00DC38A3"/>
     <w:rsid w:val="00DC4C6E"/>
     <w:rsid w:val="00DD3092"/>
     <w:rsid w:val="00DD6B37"/>
     <w:rsid w:val="00DD7CDD"/>
     <w:rsid w:val="00DE054F"/>
+    <w:rsid w:val="00DE1222"/>
     <w:rsid w:val="00DE5E56"/>
     <w:rsid w:val="00DF4525"/>
     <w:rsid w:val="00E01B3E"/>
     <w:rsid w:val="00E0548C"/>
     <w:rsid w:val="00E15554"/>
     <w:rsid w:val="00E2193B"/>
     <w:rsid w:val="00E24099"/>
     <w:rsid w:val="00E25D2B"/>
     <w:rsid w:val="00E37D42"/>
     <w:rsid w:val="00E4077D"/>
     <w:rsid w:val="00E42DAE"/>
     <w:rsid w:val="00E45727"/>
     <w:rsid w:val="00E50FA3"/>
     <w:rsid w:val="00E5315B"/>
     <w:rsid w:val="00E53D53"/>
     <w:rsid w:val="00E56771"/>
     <w:rsid w:val="00E651E6"/>
     <w:rsid w:val="00E80ECF"/>
     <w:rsid w:val="00E8248C"/>
     <w:rsid w:val="00E906CF"/>
     <w:rsid w:val="00E92BC5"/>
     <w:rsid w:val="00E95485"/>
     <w:rsid w:val="00E957EC"/>
     <w:rsid w:val="00E962B4"/>
     <w:rsid w:val="00EB1080"/>
@@ -8842,50 +9932,51 @@
     <w:rsid w:val="00F57805"/>
     <w:rsid w:val="00F63152"/>
     <w:rsid w:val="00F63536"/>
     <w:rsid w:val="00F64EEB"/>
     <w:rsid w:val="00F72E6A"/>
     <w:rsid w:val="00F77C66"/>
     <w:rsid w:val="00F80356"/>
     <w:rsid w:val="00F833F5"/>
     <w:rsid w:val="00F91F29"/>
     <w:rsid w:val="00F9544D"/>
     <w:rsid w:val="00F96077"/>
     <w:rsid w:val="00F97DA9"/>
     <w:rsid w:val="00FA1608"/>
     <w:rsid w:val="00FA1BE4"/>
     <w:rsid w:val="00FA5BC2"/>
     <w:rsid w:val="00FB43C6"/>
     <w:rsid w:val="00FC0F94"/>
     <w:rsid w:val="00FC1CD5"/>
     <w:rsid w:val="00FC5C28"/>
     <w:rsid w:val="00FE15BE"/>
     <w:rsid w:val="00FE16FC"/>
     <w:rsid w:val="00FE1FAF"/>
     <w:rsid w:val="00FE446C"/>
     <w:rsid w:val="00FE5928"/>
     <w:rsid w:val="00FF0EBE"/>
+    <w:rsid w:val="00FF2990"/>
     <w:rsid w:val="00FF6DFC"/>
     <w:rsid w:val="00FF7D5D"/>
     <w:rsid w:val="2D99616C"/>
     <w:rsid w:val="4DF26BF1"/>
     <w:rsid w:val="61263682"/>
     <w:rsid w:val="778C41B1"/>
     <w:rsid w:val="7C9E059C"/>
     <w:rsid w:val="7E874334"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -9273,50 +10364,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF2990"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
@@ -9328,50 +10420,51 @@
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="354"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
@@ -9874,51 +10967,51 @@
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2023969752">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="x-cp20936"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxx-xxxx-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxx-xxxx-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10158,95 +11251,95 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8F0F042-16BE-404E-97E0-08E6BC2F703B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>12967</Characters>
+  <Pages>5</Pages>
+  <Words>2469</Words>
+  <Characters>14074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <PresentationFormat/>
-  <Lines>405</Lines>
-  <Paragraphs>255</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>33</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>More details about Paper title and Author information </vt:lpstr>
       <vt:lpstr>Math</vt:lpstr>
       <vt:lpstr>5.1 Equations</vt:lpstr>
       <vt:lpstr>TABLES AND FIGURES</vt:lpstr>
       <vt:lpstr>    Tables</vt:lpstr>
       <vt:lpstr>    Figures</vt:lpstr>
       <vt:lpstr>acknowledgment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IIETA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15086</CharactersWithSpaces>
+  <CharactersWithSpaces>16510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4128801</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.crossref.org/guestquery/%23.</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7078003</vt:i4>
       </vt:variant>
       <vt:variant>