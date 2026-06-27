--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -10,483 +10,470 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10468" w:type="dxa"/>
+        <w:tblW w:w="10377" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3497"/>
-        <w:gridCol w:w="6971"/>
+        <w:gridCol w:w="3216"/>
+        <w:gridCol w:w="242"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="3338"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="2607"/>
+        <w:gridCol w:w="654"/>
+        <w:gridCol w:w="28"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C50563" w:rsidRPr="00B85A83" w14:paraId="5FD8CEF0" w14:textId="77777777" w:rsidTr="00C50563">
+      <w:tr w:rsidR="00C50563" w:rsidRPr="000C5324" w14:paraId="0A98D67C" w14:textId="77777777" w:rsidTr="00612A86">
         <w:trPr>
-          <w:trHeight w:val="404"/>
+          <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3497" w:type="dxa"/>
+            <w:tcW w:w="3466" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2017546D" w14:textId="505B0F83" w:rsidR="00C50563" w:rsidRPr="00251E91" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="6214F503" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00251E91" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24099">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="506EF060" wp14:editId="51D53DD2">
                   <wp:extent cx="1724236" cy="858670"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="图片 3"/>
+                  <wp:docPr id="3" name="图片 3" descr="Journal template illustrative visual material"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="图片 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1724236" cy="858670"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6971" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F274C9" w14:textId="48EE7569" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="59085439" w14:textId="77777777" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B33164">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Journal of Planner and Development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147732E4" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00275325" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="2F93EA45" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00275325" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Vol., No.</w:t>
             </w:r>
             <w:r w:rsidRPr="00275325">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>, Month, Year, pp. **-**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE80FA6" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00F96077" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="588F318E" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00F96077" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C4B3167" w14:textId="7574D107" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="086D0249" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00275325">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Journal homepage:</w:t>
             </w:r>
             <w:r w:rsidRPr="007F4201">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00083A56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>https://jpd.uobaghdad.edu.iq/index.php/jpd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A0EAB92" w14:textId="29D20426" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="58FD5AFF" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C50563" w:rsidRPr="00C50563" w14:paraId="507A0527" w14:textId="77777777" w:rsidTr="00C50563">
+      <w:tr w:rsidR="00C50563" w:rsidRPr="00C50563" w14:paraId="563DFE1F" w14:textId="77777777" w:rsidTr="00612A86">
         <w:trPr>
-          <w:trHeight w:val="404"/>
+          <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3497" w:type="dxa"/>
+            <w:tcW w:w="3466" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53942AE4" w14:textId="13BE57FB" w:rsidR="00C50563" w:rsidRPr="00E24099" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="24691177" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00E24099" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C50563">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>P-ISSN: 1996-983X</w:t>
             </w:r>
             <w:r w:rsidRPr="00C50563">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:br/>
               <w:t>E-ISSN: 2960-1908</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6971" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="763E5619" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00B33164" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+          <w:p w14:paraId="6DCFC178" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00B33164" w:rsidRDefault="00C50563" w:rsidP="00C50563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...40 lines deleted...]
-      <w:tr w:rsidR="009E4E21" w:rsidRPr="00B85A83" w14:paraId="16D94049" w14:textId="00B61F72" w:rsidTr="0080453E">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="000C5324" w14:paraId="6476C1BD" w14:textId="77777777" w:rsidTr="0053377B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="253"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E10A8A" w14:textId="6CD33A02" w:rsidR="009E4E21" w:rsidRPr="00FA5BC2" w:rsidRDefault="00155818" w:rsidP="00FF2990">
+          <w:p w14:paraId="7057697D" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00FA5BC2" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk34985164"/>
-            <w:r>
+            <w:r w:rsidRPr="00B33164">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Title: </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>Instructions for Preparing Papers for Journal of Planner and Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924EF4" w:rsidRPr="00B85A83" w14:paraId="25DCD0F2" w14:textId="055E3DD5" w:rsidTr="00924EF4">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="000C5324" w14:paraId="6C528E0C" w14:textId="77777777" w:rsidTr="0053377B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="661"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C18E4EE" w14:textId="6433C391" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
+          <w:p w14:paraId="3AF36E11" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009D5C0F" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Aaa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Surname</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
-            <w:r w:rsidR="00146A52">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7376B9C3" wp14:editId="2D5FAB5A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11595AE9" wp14:editId="2C0154D8">
                   <wp:extent cx="107950" cy="107950"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-                  <wp:docPr id="2" name="图片 2">
+                  <wp:docPr id="2" name="图片 2" descr="Journal template illustrative visual material">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="图片 2">
                             <a:hlinkClick r:id="rId9"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -517,59 +504,59 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bbb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> B. Surname</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00146A52">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB6FF1F" wp14:editId="4A3D77DB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A209EC9" wp14:editId="60786753">
                   <wp:extent cx="107950" cy="107950"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-                  <wp:docPr id="7" name="图片 7">
+                  <wp:docPr id="7" name="图片 7" descr="Journal template illustrative visual material">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="图片 7">
                             <a:hlinkClick r:id="rId9"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -600,59 +587,59 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ccc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> C.C. Surname</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00146A52">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30E277F4" wp14:editId="332BF66F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0620C0FC" wp14:editId="31983141">
                   <wp:extent cx="107950" cy="107950"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-                  <wp:docPr id="8" name="图片 8">
+                  <wp:docPr id="8" name="图片 8" descr="Journal template illustrative visual material">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="8" name="图片 8">
                             <a:hlinkClick r:id="rId9"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
@@ -661,865 +648,968 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="107950" cy="107950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321334C9" w14:textId="77777777" w:rsidR="00924EF4" w:rsidRPr="00BF288B" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
+          <w:p w14:paraId="27D24610" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00BF288B" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="659" w:type="dxa"/>
+            <w:tcW w:w="654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B76D053" w14:textId="77777777" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
+          <w:p w14:paraId="48D69D04" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009D5C0F" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924EF4" w:rsidRPr="00251E91" w14:paraId="6E40013E" w14:textId="6822BF9D" w:rsidTr="00B465C2">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="00251E91" w14:paraId="14ABD78C" w14:textId="77777777" w:rsidTr="0053377B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="661"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203B9A32" w14:textId="4B3B6EB6" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
+          <w:p w14:paraId="36205C45" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009D5C0F" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Affiliation, address</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29973506" w14:textId="77777777" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
+          <w:p w14:paraId="12808AED" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009D5C0F" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Affiliation, address</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28D9FE40" w14:textId="77777777" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
+          <w:p w14:paraId="685E60FD" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009D5C0F" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Affiliation, address</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DFB9346" w14:textId="77777777" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="00924EF4" w:rsidP="00924EF4">
+          <w:p w14:paraId="07BBC146" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009D5C0F" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="181DE479" w14:textId="4702C197" w:rsidR="00924EF4" w:rsidRPr="009D5C0F" w:rsidRDefault="005D64F1" w:rsidP="00924EF4">
+          <w:p w14:paraId="48F25B78" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009D5C0F" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D64F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00924EF4" w:rsidRPr="009D5C0F">
+            <w:r w:rsidRPr="009D5C0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Corresponding Author Email:</w:t>
             </w:r>
-            <w:r w:rsidR="00146A52">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00214C6B" w:rsidRPr="00B85A83" w14:paraId="088EEAFF" w14:textId="77777777" w:rsidTr="00450B12">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="000C5324" w14:paraId="7AF2B5D4" w14:textId="77777777" w:rsidTr="0053377B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="661"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10440" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E733A9D" w14:textId="77777777" w:rsidR="00214C6B" w:rsidRPr="00B33164" w:rsidRDefault="00214C6B" w:rsidP="00450B12">
+          <w:p w14:paraId="1F78DE3E" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009B1655" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:r w:rsidRPr="009B1655">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Copyright: ©2026 The Authors. This article is an open access article distributed under the terms of the Creative Commons Attribution 4.0 International License (CC BY 4.0). It is published by the Urban and Regional Planning Center for Postgraduate Studies, University of Baghdad.</w:t>
+              <w:t>Copyright: ©2026 The Authors. This article is an open access article distributed under the terms of the Creative Commons Attribution 4.0 International License (CC BY 4.0). It is published by Center of Urban and Regional Planning for Postgraduate Studies, University of Baghdad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00083A56" w:rsidRPr="00251E91" w14:paraId="480262E9" w14:textId="4DD2A1CA" w:rsidTr="006F26CE">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="00251E91" w14:paraId="1906651B" w14:textId="77777777" w:rsidTr="00612A86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="152"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3244" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B55FB93" w14:textId="77777777" w:rsidR="00083A56" w:rsidRPr="00E24014" w:rsidRDefault="00083A56" w:rsidP="00B154CF">
+          <w:p w14:paraId="4C3686E4" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00E24014" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24014">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Received: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA0F7F8" w14:textId="77777777" w:rsidR="00083A56" w:rsidRPr="00E24014" w:rsidRDefault="00083A56" w:rsidP="00B154CF">
+          <w:p w14:paraId="62E1C2DA" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00E24014" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24014">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24014">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>evised</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24014">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66559618" w14:textId="77777777" w:rsidR="00083A56" w:rsidRPr="00E24014" w:rsidRDefault="00083A56" w:rsidP="00B154CF">
+          <w:p w14:paraId="09FCFFDD" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00E24014" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24014">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Accepted: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515AFAF8" w14:textId="7C6C0EFA" w:rsidR="00083A56" w:rsidRPr="000B0BC9" w:rsidRDefault="00083A56" w:rsidP="00B154CF">
+          <w:p w14:paraId="49F06C85" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="000B0BC9" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24014">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Available online:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A5ADC74" w14:textId="77777777" w:rsidR="00083A56" w:rsidRPr="000B0BC9" w:rsidRDefault="00083A56" w:rsidP="00924EF4">
+          <w:p w14:paraId="277FFCBD" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="000B0BC9" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6951" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6891" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172B897D" w14:textId="77777777" w:rsidR="00083A56" w:rsidRPr="000B0BC9" w:rsidRDefault="00083A56" w:rsidP="00924EF4">
-[...11 lines deleted...]
-          <w:p w14:paraId="2495A630" w14:textId="7C463BE6" w:rsidR="00083A56" w:rsidRPr="00FA5BC2" w:rsidRDefault="00083A56" w:rsidP="00924EF4">
+          <w:p w14:paraId="740FB101" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00FA5BC2" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874349" w:rsidRPr="00B85A83" w14:paraId="1C3C3F53" w14:textId="1C15572E" w:rsidTr="00AD39A7">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="000C5324" w14:paraId="05B7A1C3" w14:textId="77777777" w:rsidTr="00612A86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="152"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3244" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9950ED" w14:textId="4A1F3C38" w:rsidR="00874349" w:rsidRPr="00FA5BC2" w:rsidRDefault="00874349" w:rsidP="00B154CF">
+          <w:p w14:paraId="25618C76" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00FA5BC2" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC24420" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00FA5BC2" w:rsidRDefault="00874349" w:rsidP="00924EF4">
+          <w:p w14:paraId="2A564191" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00FA5BC2" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6951" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6891" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164584B9" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="4A1E2214" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The abstract is mandatory and must not exceed </w:t>
             </w:r>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>250 words</w:t>
             </w:r>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. It should provide a concise and structured summary of the research without citing references.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="040174C4" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="010E4145" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The abstract must clearly state:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46E94896" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="1AEAAC0A" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00B85E8E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The research problem or planning issue addressed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E9283F8" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="37D6C969" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00B85E8E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The objectives of the study</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55DDCD5C" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="45F994F4" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00B85E8E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The methodological approach (qualitative, quantitative, spatial, analytical, modeling, policy analysis, GIS-based, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391C1D76" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="12D421AC" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00B85E8E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The principal findings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A305F2" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="6F1C6C78" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00B85E8E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The theoretical and/or practical implications for urban and regional planning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3727D2BB" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="307A1F25" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Authors are encouraged to emphasize the planning relevance of their work, including policy impact, spatial implications, sustainability dimensions, governance aspects, resilience strategies, or design outcomes where applicable.</w:t>
+              <w:t xml:space="preserve">Authors are encouraged to emphasize </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the planning</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relevance of their work, including policy impact, spatial implications, sustainability dimensions, governance aspects, resilience strategies, or design outcomes where applicable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79BE4E15" w14:textId="0DCC2428" w:rsidR="00874349" w:rsidRPr="00874349" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="5809A97A" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00874349" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874349">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The abstract should be written in a single paragraph, using clear and precise academic language. Avoid general statements and descriptive background information that does not directly relate to the study findings</w:t>
+              <w:t xml:space="preserve">The abstract should be written in a single paragraph, using clear and precise academic language. Avoid general statements and descriptive background information that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00874349">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not directly relate to the study findings</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA5BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874349" w:rsidRPr="00B85A83" w14:paraId="37A55701" w14:textId="14C67BAF" w:rsidTr="00AD39A7">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="000C5324" w14:paraId="2535CE2A" w14:textId="77777777" w:rsidTr="00612A86">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="441"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3244" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56B62FBC" w14:textId="12A64A37" w:rsidR="00874349" w:rsidRPr="00B154CF" w:rsidRDefault="00874349" w:rsidP="00B154CF">
+          <w:p w14:paraId="70C573A7" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00B154CF" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26522666" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00FA5BC2" w:rsidRDefault="00874349" w:rsidP="00924EF4">
+          <w:p w14:paraId="61F2C840" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00FA5BC2" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6951" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6891" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D83AC63" w14:textId="7DF0B465" w:rsidR="00874349" w:rsidRPr="00FA5BC2" w:rsidRDefault="00874349" w:rsidP="00874349">
+          <w:p w14:paraId="39F91F62" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00FA5BC2" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874349" w:rsidRPr="00B85A83" w14:paraId="27DAC2EA" w14:textId="5F791433" w:rsidTr="009E3D92">
+      <w:tr w:rsidR="00B85E8E" w:rsidRPr="000C5324" w14:paraId="55C212D5" w14:textId="77777777" w:rsidTr="0026035F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1070"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3244" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D07852C" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00BF288B" w:rsidRDefault="00874349" w:rsidP="00924EF4">
+          <w:p w14:paraId="1C32F9C0" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00BF288B" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="048CD197" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00BF288B" w:rsidRDefault="00874349" w:rsidP="00924EF4">
+          <w:p w14:paraId="6AA40214" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00BF288B" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF288B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ACBC801" w14:textId="7CE4126D" w:rsidR="00874349" w:rsidRPr="009E3D92" w:rsidRDefault="00874349" w:rsidP="00924EF4">
+          <w:p w14:paraId="30F0B679" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="009E3D92" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF288B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>key word 1, key word 2, key word 3, key word 4, key word 5, key word 6</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF288B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
@@ -1559,4682 +1649,5378 @@
             </w:r>
             <w:r w:rsidRPr="00BF288B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> keywords</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C499AA" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00BF288B" w:rsidRDefault="00874349" w:rsidP="00924EF4">
+          <w:p w14:paraId="1D950771" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00BF288B" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6951" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="6891" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4308D83F" w14:textId="77777777" w:rsidR="00874349" w:rsidRPr="00BF288B" w:rsidRDefault="00874349" w:rsidP="00924EF4">
+          <w:p w14:paraId="794B3876" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00BF288B" w:rsidRDefault="00B85E8E" w:rsidP="00FF5EA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="4111792C" w14:textId="77777777" w:rsidTr="00FF2990">
+      <w:tr w:rsidR="008E0FEB" w:rsidRPr="00262294" w14:paraId="6F05E0B8" w14:textId="77777777" w:rsidTr="0065186F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="253"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10411" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="75F7DE20" w14:textId="136D8D52" w:rsidR="00FF2990" w:rsidRPr="00FF2990" w:rsidRDefault="00FF2990" w:rsidP="00FF2990">
+          <w:p w14:paraId="3E9B8338" w14:textId="0FC6BAE8" w:rsidR="008E0FEB" w:rsidRPr="0026035F" w:rsidRDefault="008E0FEB" w:rsidP="008E0FEB">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+            <w:r w:rsidRPr="0026035F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...38 lines deleted...]
-              <w:t>نمية</w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>تعليمات إعداد الأوراق لمجلة المخطط والتنمية</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="2FAB3281" w14:textId="77777777" w:rsidTr="00FF2990">
+      <w:tr w:rsidR="0026035F" w:rsidRPr="00262294" w14:paraId="3C77B42A" w14:textId="77777777" w:rsidTr="0065186F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="661"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9754" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56625716" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="01588875" w14:textId="51F12474" w:rsidR="0026035F" w:rsidRPr="00BF288B" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:rtl/>
-              </w:rPr>
-              <w:t xml:space="preserve">اسم </w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">اسم الباحث الاول </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:noProof/>
-                <w:rtl/>
+                <w:lang w:val="ar-SA" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A73D99D" wp14:editId="097034AE">
-[...2 lines deleted...]
-                  <wp:docPr id="1993398542" name="图片 2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B104651" wp14:editId="27DB5634">
+                  <wp:extent cx="106680" cy="106680"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                  <wp:docPr id="214244903" name="Picture 6" descr="Journal template illustrative visual material">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="图片 2">
+                          <pic:cNvPr id="0" name="Picture 16" descr="Journal template illustrative visual material">
                             <a:hlinkClick r:id="rId9"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
-                            <a:picLocks noChangeAspect="1"/>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="107950" cy="107950"/>
+                            <a:ext cx="106680" cy="106680"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:rtl/>
-              </w:rPr>
-              <w:t xml:space="preserve">، اسم </w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">، اسم الباحث الثاني </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:noProof/>
-                <w:rtl/>
+                <w:lang w:val="ar-SA" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30A1A61E" wp14:editId="446E9B80">
-[...2 lines deleted...]
-                  <wp:docPr id="1221506584" name="图片 2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32794C0E" wp14:editId="2911B862">
+                  <wp:extent cx="106680" cy="106680"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                  <wp:docPr id="1296257865" name="Picture 5" descr="Journal template illustrative visual material">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="图片 2">
+                          <pic:cNvPr id="0" name="Picture 17" descr="Journal template illustrative visual material">
                             <a:hlinkClick r:id="rId9"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
-                            <a:picLocks noChangeAspect="1"/>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="107950" cy="107950"/>
+                            <a:ext cx="106680" cy="106680"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:rtl/>
-              </w:rPr>
-              <w:t xml:space="preserve">، اسم </w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">، اسم الباحث الثالث </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:noProof/>
-                <w:rtl/>
+                <w:lang w:val="ar-SA" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="625045BB" wp14:editId="3C8FF4AB">
-[...2 lines deleted...]
-                  <wp:docPr id="1616699391" name="图片 2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06A71105" wp14:editId="263A63C1">
+                  <wp:extent cx="106680" cy="106680"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                  <wp:docPr id="784126203" name="Picture 4" descr="Journal template illustrative visual material">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="图片 2">
+                          <pic:cNvPr id="0" name="图片 2" descr="Journal template illustrative visual material">
                             <a:hlinkClick r:id="rId9"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
-                            <a:picLocks noChangeAspect="1"/>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="107950" cy="107950"/>
+                            <a:ext cx="106680" cy="106680"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026035F" w:rsidRPr="00262294" w14:paraId="097F4A5A" w14:textId="77777777" w:rsidTr="0065186F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="1087"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15B3D97C" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="7E4E28C4" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">الانتماء، العنوان </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...14 lines deleted...]
-          <w:p w14:paraId="55BD4B24" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="177EE995" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">1 </w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:iCs/>
                 <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">الانتماء، العنوان </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59F87A78" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="7AD3AEB3" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2 </w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:iCs/>
                 <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">الانتماء، العنوان </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7F37FE" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="25E2045C" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D5C0F">
-[...15 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2793E26B" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009D5C0F" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="3C0E3E78" w14:textId="6ACE16A9" w:rsidR="0026035F" w:rsidRPr="00BF288B" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D5C0F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">بريد إلكتروني للمؤلف المسؤول: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2990" w:rsidRPr="00251E91" w14:paraId="10C31B02" w14:textId="77777777" w:rsidTr="00FF2990">
+      <w:tr w:rsidR="0026035F" w:rsidRPr="00262294" w14:paraId="7D851255" w14:textId="77777777" w:rsidTr="0026035F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="152"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="612"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E841E24" w14:textId="3BAE26AD" w:rsidR="0026035F" w:rsidRPr="006A0E30" w:rsidRDefault="0026035F" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>حقوق النشر: ©2026 المؤلفون. هذه المقالة هي مقال مفتوح الوصول موزع بموجب شروط رخصة المشاع الإبداعي 4.0 الدولية (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>CC BY 4.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>). ينشر من قبل مركز التخطيط الحضري والإقليمي للدراسات العليا بجامعة بغداد.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026035F" w:rsidRPr="00262294" w14:paraId="27C1A95C" w14:textId="77777777" w:rsidTr="00C802B1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633B15F1" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00E24014" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="39688F5E" w14:textId="1C3DCCCE" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
-              <w:jc w:val="left"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E24014">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">متوفر عبر الإنترنت: </w:t>
+              <w:t>الملخص</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68B551DE" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="000B0BC9" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="7B50E276" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00BF288B" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
-              <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6929" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F128F9D" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="000B0BC9" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="34307B60" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-              <w:t>الملخص</w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تم الاستلام: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F9F262" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تم المراجعة: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D471A5" w14:textId="77777777" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">مقبول: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="690CB67C" w14:textId="36188AD4" w:rsidR="0026035F" w:rsidRPr="00612A86" w:rsidRDefault="0026035F" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>متوفر عبر الإنترنت:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="6D36574E" w14:textId="77777777" w:rsidTr="00FF2990">
+      <w:tr w:rsidR="00C802B1" w:rsidRPr="00262294" w14:paraId="4B1C4B45" w14:textId="77777777" w:rsidTr="00C802B1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="152"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27EFD832" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="086F2DFC" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">الملخص إلزامي ولا يجب أن يتجاوز </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>250 كلمة</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. يجب أن يقدم ملخصا موجزا ومنظما للبحث دون الاستشهاد بالمراجع.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C43C1E6" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>يجب أن يوضح الملخص بوضوح:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E72703B" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>المشكلة البحثية أو قضية التخطيط التي تم معالجتها</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47485732" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>أهداف الدراسة</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D45ED89" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>النهج المنهجي (نوعي، كمي، مكاني، تحليلي، نمذج، تحليل سياسات، قائم على نظم المعلومات الجغرافية، إلخ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB6687A" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>النتائج الرئيسية</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D2E3A3" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>الآثار النظرية و/أو العملية على التخطيط الحضري والإقليمي</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1373E3D2" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>يشجع المؤلفون على التأكيد على أهمية أعمالهم في التخطيط، بما في ذلك تأثير السياسات، والآثار المكانية، وأبعاد الاستدامة، وجوانب الحوكمة، واستراتيجيات الصمود، أو نتائج التصميم حيثما ينطبق.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713BA417" w14:textId="5FF7AFA7" w:rsidR="00C802B1" w:rsidRPr="006A0E30" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:iCs/>
-                <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">يجب كتابة الملخص في فقرة واحدة، باستخدام لغة أكاديمية واضحة ودقيقة. تجنب التصريحات العامة والمعلومات الخلفية الوصفية التي لا ترتبط مباشرة بنتائج الدراسة. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3745C00B" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="181302F7" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="00BF288B" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
-              <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:i/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6929" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C6573E8" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="00612A86" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C802B1" w:rsidRPr="00262294" w14:paraId="0BD017B5" w14:textId="77777777" w:rsidTr="00C802B1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09E54396" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00874349" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="1780748E" w14:textId="61C2937B" w:rsidR="00C802B1" w:rsidRPr="00612A86" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
-              <w:bidi/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:iCs/>
                 <w:rtl/>
-              </w:rPr>
-[...208 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="245" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6286913E" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="360420F0" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="00BF288B" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
-              <w:bidi/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6929" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F7EE19F" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00FA5BC2" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="57705740" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="00612A86" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2990" w:rsidRPr="004540FF" w14:paraId="774F5B70" w14:textId="77777777" w:rsidTr="00FF2990">
+      <w:tr w:rsidR="00C802B1" w:rsidRPr="00262294" w14:paraId="1D1113B1" w14:textId="77777777" w:rsidTr="00C802B1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1070"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="28" w:type="dxa"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700B5A2A" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="453AAD22" w14:textId="00F873AC" w:rsidR="00C802B1" w:rsidRPr="00BF288B" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
-              <w:bidi/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E8EF66A" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="00BF288B" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7710D1DB" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="00BF288B" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B2B2173" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="00612A86" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
               <w:bidi/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF288B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+          <w:p w14:paraId="30AF0EB9" w14:textId="77777777" w:rsidR="00C802B1" w:rsidRPr="00612A86" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="22"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>الكلمات المفتاحية:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D9035C5" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRPr="009E3D92" w:rsidRDefault="00FF2990" w:rsidP="009A3671">
+          <w:p w14:paraId="5B4FBCF6" w14:textId="46D48FCC" w:rsidR="00C802B1" w:rsidRPr="00BF288B" w:rsidRDefault="00C802B1" w:rsidP="0026035F">
             <w:pPr>
-              <w:bidi/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:i/>
-                <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF288B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00612A86">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:rtl/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ا</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A0E30">
+              <w:rPr>
+                <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
-                <w:lang w:eastAsia="zh-CN"/>
-[...49 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>لكلمة المفتاحية 1، الكلمة 2، الكلمة المفتاحية 3، الكلمة المفتاحية 4، الكلمة المفتاحية 5، الكلمة المفتاحية 6، الكلمة المفتاحية 7، الكلمة المفتاحية 8 (لا تزيد عن 8 كلمات مفتاحية)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...45 lines deleted...]
-        </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="45C592E0" w14:textId="77777777" w:rsidR="000C3A1E" w:rsidRPr="00FF2990" w:rsidRDefault="000C3A1E">
+    <w:p w14:paraId="34B8D9AC" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRDefault="00B85E8E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2350B140" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00B85E8E" w:rsidRDefault="00B85E8E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042E6844" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRDefault="00B85E8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:rtl/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468915C6" w14:textId="77777777" w:rsidR="000C3A1E" w:rsidRDefault="000C3A1E">
+    <w:p w14:paraId="7C294A3B" w14:textId="77777777" w:rsidR="00B85E8E" w:rsidRPr="00FF2990" w:rsidRDefault="00B85E8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:rtl/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0932941D" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRDefault="00FF2990">
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FCE50B" w14:textId="77777777" w:rsidR="000C3A1E" w:rsidRDefault="000C3A1E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16CB294C" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRDefault="00FF2990">
+    <w:p w14:paraId="28EBB0EA" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRDefault="00FF2990">
       <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EEBEBF" w14:textId="77777777" w:rsidR="00FF2990" w:rsidRDefault="00FF2990">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FF2990" w:rsidSect="00C50563">
-          <w:headerReference w:type="default" r:id="rId11"/>
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11879" w:h="16817"/>
           <w:pgMar w:top="426" w:right="719" w:bottom="1138" w:left="720" w:header="737" w:footer="737" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AFC175D" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00A178A5">
+    <w:p w14:paraId="06189901" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="00632329" w:rsidP="00A178A5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48591288" w14:textId="3C74693E" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
+    <w:p w14:paraId="78B27953" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="000C5324" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:ind w:firstLine="202"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1C28D38F" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Introduction section should clearly define the research context within the field of urban and regional planning. It must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>articulate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E56DAB" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="000C5324" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The planning problem or research gap</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6548DADB" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
+    <w:p w14:paraId="09AD3787" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="000C5324" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The theoretical background relevant to the study</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3700EF75" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
+    <w:p w14:paraId="5537FA01" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="000C5324" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="39EF248F" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>The research</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions or hypotheses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7EC889" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="000C5324" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The objectives and scope of the study</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265A5F9D" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="004F4B08" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
+    <w:p w14:paraId="1DE0173F" w14:textId="77777777" w:rsidR="004F4B08" w:rsidRPr="000C5324" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The structure of the paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AE61D6" w14:textId="698C0A4F" w:rsidR="00632329" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
+    <w:p w14:paraId="38E89FCF" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="004F4B08" w:rsidP="004F4B08">
       <w:pPr>
         <w:ind w:firstLine="202"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors should avoid excessive historical narration or purely descriptive background. The introduction must demonstrate the academic contribution of the study and clarify how it advances planning theory, methodology, policy, or practice</w:t>
       </w:r>
-      <w:r w:rsidR="00632329">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00632329" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK5"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK6"/>
     </w:p>
-    <w:p w14:paraId="741F9F50" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRDefault="00A178A5" w:rsidP="009E3D92">
+    <w:p w14:paraId="4F478C75" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRPr="000C5324" w:rsidRDefault="00A178A5" w:rsidP="009E3D92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="202"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7C2FBE9D" w14:textId="0CACA1A7" w:rsidR="00632329" w:rsidRDefault="00356B28" w:rsidP="009E3D92">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E4508E" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="00356B28" w:rsidP="009E3D92">
       <w:pPr>
         <w:pStyle w:val="CETHeading1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7100"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri Light"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>LITERATURE REVIEW</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="6160DB10" w14:textId="6414D158" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="7FF30836" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The Literature Review section must provide a critical and analytical synthesis of previous scholarly work relevant to the research topic. It should not be limited to descriptive summaries; rather, it must identify theoretical foundations, methodological approaches, conceptual debates, and empirical findings within the field of urban and regional planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC0E74D" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="298EFB67" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors are expected to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127663CB" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="6D4F5497" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Demonstrate familiarity with recent and relevant international publications, particularly those indexed in recognized scientific databases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DF2F05" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="176D0B36" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Identify gaps, inconsistencies, or limitations in existing studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271BCF93" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="4D53CEE3" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Clarify how the current research contributes to advancing planning theory, policy analysis, spatial methodologies, governance frameworks, sustainability strategies, or urban design practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F6FE6F" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="2334C41E" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Situate the study within broader disciplinary discussions such as resilience, spatial justice, land-use planning, infrastructure systems, climate adaptation, housing, mobility, governance, or digital planning tools, where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8BE5D4" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="3A546AB8" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="67FCD971" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The review should be logically structured, thematically organized, and directly linked to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>the research</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions or hypotheses. Excessive historical narration or unrelated theoretical exposition should be avoided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538EFB0C" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Where appropriate, authors may conclude the Literature Review with a conceptual framework or analytical model that guides the subsequent methodological design of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F17823A" w14:textId="1CE93925" w:rsidR="00632329" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="2F41CBE9" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>All cited sources must appear in the reference list and follow the journal’s referencing style</w:t>
       </w:r>
-      <w:r w:rsidR="00632329">
-        <w:rPr>
+      <w:r w:rsidR="00632329" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EBDA31" w14:textId="77777777" w:rsidR="00256A7F" w:rsidRDefault="00256A7F" w:rsidP="009E3D92">
+    <w:p w14:paraId="0A38673D" w14:textId="77777777" w:rsidR="00256A7F" w:rsidRPr="000C5324" w:rsidRDefault="00256A7F" w:rsidP="009E3D92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="202"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6746A5C3" w14:textId="30995BA0" w:rsidR="00632329" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DD4E7A" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:pStyle w:val="CETHeading1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7100"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK23"/>
       <w:bookmarkStart w:id="4" w:name="OLE_LINK24"/>
-      <w:r w:rsidRPr="000F6568">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>RESEARCH METHODOLOGY</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="1DBDE91A" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="35186474" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Research Methodology section must clearly describe the research design and analytical procedures adopted in the study. The description should be sufficiently detailed to allow replication, verification, and further development of the results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A43DD9" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="03D29095" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Authors must specify:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE57889" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="400160D2" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The research approach (qualitative, quantitative, mixed-methods, spatial analysis, modeling, policy analysis, comparative study, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4DFD48" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="0FEC3714" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The study area and its planning relevance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFA8102" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="7409A51F" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7133F8FF" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data sources (primary surveys, interviews, GIS layers, remote sensing data, official statistics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>planning documents, field observations, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31109292" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sampling techniques, if applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E45594" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="63D3ABB3" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="5FB41436" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Analytical tools and software used (e.g., GIS platforms, statistical packages, spatial modeling tools).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6EE8DD" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1A7848CA" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Validation procedures or reliability measures </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE84346" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If large datasets are used, authors should indicate whether the data are publicly accessible and provide access details where applicable. Any restrictions on data availability must be clearly stated at the submission stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138D39D0" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000F6568" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="386997DE" w14:textId="77777777" w:rsidR="000F6568" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Studies involving human participants (e.g., surveys, interviews, stakeholder engagement) must declare ethical approval where required and confirm adherence to institutional or national ethical standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3F0637" w14:textId="5FD4A37A" w:rsidR="00632329" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+    <w:p w14:paraId="45F3E568" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Well-established methods may be briefly described with appropriate citation, while new or adapted methodological frameworks must be explained in sufficient detail</w:t>
       </w:r>
-      <w:r w:rsidR="00632329">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00632329" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B632F66" w14:textId="77777777" w:rsidR="00256A7F" w:rsidRDefault="00256A7F" w:rsidP="009E3D92">
+    <w:p w14:paraId="38B4A4BE" w14:textId="77777777" w:rsidR="00256A7F" w:rsidRPr="000C5324" w:rsidRDefault="00256A7F" w:rsidP="009E3D92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="280"/>
         </w:tabs>
         <w:ind w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="471E0E08" w14:textId="5B0C6BD3" w:rsidR="00632329" w:rsidRDefault="000F6568" w:rsidP="000F6568">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0520DE53" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="000F6568" w:rsidP="000F6568">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F6568">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>RESULTS</w:t>
       </w:r>
-      <w:r w:rsidR="00632329">
-        <w:rPr>
+      <w:r w:rsidR="00632329" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3959E1" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="58FDCCB3" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This section presents the empirical, analytical, or spatial findings of the study in a clear and structured manner. It may be divided into subsections where appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0239DEDD" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="1BA2D1DC" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="01277AC3" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5059AECD" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Results should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629D4057" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="1B93CC10" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="45BA2E9A" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="00B5089B" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10083045" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Directly respond to the research questions or hypotheses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53927048" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="00B5089B" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
+    <w:p w14:paraId="25309239" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Be presented objectively before extended interpretation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C72B3A" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="00B5089B" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
+    <w:p w14:paraId="53664F4D" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Include statistical outputs, spatial maps, comparative tables, or modeling outcomes where relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B88027" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="00B5089B" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
+    <w:p w14:paraId="16FD1877" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="00B5089B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Avoid duplication of data already presented in tables or figures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C2C6D9" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="06A03865" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Subsections may be organized as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B534149" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="4BA01FC8" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="13FC47D1" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F0121F" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4.1 Subsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505BDC8A" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="0CF420A2" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4.1.1 Sub-subsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F287C23" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="0C949383" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7F2F3B07" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEBC5F5" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Use headings only when necessary to enhance clarity and logical flow.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464E0D83" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="021618C8" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figures and tables must be referenced within the text (e.g., Figure 1, Table 1) and placed as close as possible to their first citation. Visual materials such as maps, diagrams, charts, and spatial models should be of publication quality and clearly readable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6928F7" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="24C15CCA" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C55656B" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29118AB4" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bullet points may be used sparingly to summarize key findings:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0320A3F9" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="2102D34A" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="163F42BA" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047084B2" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>• Major spatial trends identified;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EFA70D" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="6B9F46BA" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>• Significant statistical relationships;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE86128" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="586931E6" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>• Policy-relevant outcomes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE427A7" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="56AC26C9" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="67D20FB3" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2558CBE1" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Numbered lists may be used for procedural or sequential results when necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E10107" w14:textId="622581F4" w:rsidR="00632329" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="5A924EED" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023772B">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Interpretation should remain concise in this section; extended theoretical discussion should be reserved for the Discussion section</w:t>
       </w:r>
-      <w:r w:rsidR="00632329">
-        <w:rPr>
+      <w:r w:rsidR="00632329" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F14ACC" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRDefault="00A178A5" w:rsidP="009E3D92">
+    <w:p w14:paraId="39EAD249" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRPr="000C5324" w:rsidRDefault="00A178A5" w:rsidP="009E3D92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ACF6B79" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRDefault="00A178A5" w:rsidP="009E3D92">
+    <w:p w14:paraId="0091FB7D" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRPr="000C5324" w:rsidRDefault="00A178A5" w:rsidP="009E3D92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="425AC1FF" w14:textId="085999D9" w:rsidR="00632329" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="7B698A07" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DISCUSSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C36223" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="1AE12169" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>The Discussion section should provide a critical interpretation of the findings in relation to the research questions, theoretical framework, and existing literature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D98C882" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="49CB89B1" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Authors are expected to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7950FD5D" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="206E2F42" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Explain how the results confirm, challenge, or extend previous planning theories or empirical studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3314C655" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="3E17B64B" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Clarify the spatial, social, environmental, economic, or governance implications of the findings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0973EF" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="2EB92161" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="68B1757C" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss the relevance of the outcomes for urban and regional planning practice, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>policy-making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>, or design interventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4260AE" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Reflect on contextual factors that may influence the generalizability of the results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF4F1D5" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="0083AFE8" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="21EE65C7" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section should move beyond description and demonstrate analytical depth. Comparative insights </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> international experiences or similar case studies are encouraged where relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57000FB4" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>Authors should also acknowledge methodological limitations, data constraints, or contextual boundaries that may affect interpretation. A brief indication of future research directions may be included where appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28128C1C" w14:textId="17A60D26" w:rsidR="00632329" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="38673D9D" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Text"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0023772B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>The Discussion must remain focused and logically structured, avoiding repetition of results already presented</w:t>
       </w:r>
-      <w:r w:rsidR="00632329">
+      <w:r w:rsidR="00632329" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC35EDF" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRDefault="00A178A5" w:rsidP="00A178A5">
+    <w:p w14:paraId="6BB39171" w14:textId="77777777" w:rsidR="00A178A5" w:rsidRPr="000C5324" w:rsidRDefault="00A178A5" w:rsidP="00A178A5">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E1B7BEE" w14:textId="45499889" w:rsidR="00632329" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="62DF7AFC" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0023772B">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
         <w:t>CONCLUSIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526C95D1" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="327DF4C8" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The Conclusions section is mandatory and must clearly summarize the main contributions of the study without repeating the abstract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABC6365" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="25247154" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>This section should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183DE5D2" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="021C60BC" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Concisely restate the core findings of the research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A671BF" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="15B7CF23" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Clarify the theoretical contribution to urban and regional planning knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216678AA" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="47922618" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Highlight practical implications for planning policy, governance frameworks, spatial strategies, infrastructure systems, environmental management, or urban design, where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732FE826" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="4CCC2FEC" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Indicate how the study advances methodological or analytical approaches in planning research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE9E435" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="50575C55" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors should avoid introducing new data or references in this section. Instead, emphasis should be placed on the significance and applicability of the findings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3616EF" w14:textId="5EAB25CF" w:rsidR="00632329" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="427DFC6D" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023772B">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Where relevant, a brief statement on research limitations and recommendations for future studies may be included to guide subsequent scholarly inquiry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54803418" w14:textId="77777777" w:rsidR="004540FF" w:rsidRDefault="004540FF" w:rsidP="0023772B">
+    <w:p w14:paraId="7649A960" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B8123C7" w14:textId="77777777" w:rsidR="00046625" w:rsidRDefault="00046625" w:rsidP="0023772B">
+    <w:p w14:paraId="02F3C888" w14:textId="77777777" w:rsidR="00046625" w:rsidRPr="000C5324" w:rsidRDefault="00046625" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0941E7" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="5D60B83C" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CONFLICT OF INTEREST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6431EB8B" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="6288C3CB" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The authors declare that there is no conflict of interest regarding the publication of this paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A262F46" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="33CC261A" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors must disclose any financial, institutional, personal, or professional relationships that could be perceived as influencing the research results or interpretation. If a conflict exists, it must be clearly stated in this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F09354" w14:textId="49DA9094" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="39DE87BE" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0950E3DF" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290A44C3" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DATA AVAILABILITY STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F429A21" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="09FCC449" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The data supporting the findings of this study are available from the corresponding author upon reasonable request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391FE611" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="4102D705" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>If the research relies on publicly accessible datasets, authors must provide the full repository link, database name, and accession or reference number where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C9DA3E" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="24FFC4FE" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Any restrictions on data availability must be clearly stated at the time of submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C63B9D" w14:textId="60E9532F" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="03350684" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="10E9CDA1" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244798F2" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>FUNDING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748259EC" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="69C34F16" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>This research received no external funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C0BB07" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="04BDE14D" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>If applicable, authors must clearly identify all funding sources, including grant numbers and the name of the funding agency. The role of the funding body in study design, data collection, analysis, interpretation, or manuscript preparation must be disclosed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D3E4F8" w14:textId="72290E9C" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="03790671" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2703C760" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F8CAC2" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ETHICS APPROVAL (IF APPLICABLE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57047A13" w14:textId="31623764" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00EB1080">
+    <w:p w14:paraId="678746AC" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00EB1080">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Studies involving human participants (e.g., surveys, interviews, stakeholder consultations) must confirm compliance with institutional or national ethical standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CC20B0" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="4BAF184A" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors must specify the name of the approving authority and the corresponding approval code, where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0EEE74" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+    <w:p w14:paraId="1743A6A0" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2ADED546" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="004540FF">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If ethical approval </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not required, authors should state:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195C1681" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="004540FF">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“Ethical approval was not required for this study.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491AA810" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00A178A5">
-[...6 lines deleted...]
-    <w:p w14:paraId="40C32309" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00A178A5">
+    <w:p w14:paraId="7CD80630" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="00632329" w:rsidP="00A178A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0672498A" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="00632329" w:rsidP="00A178A5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>acknowledgment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE92759" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="697BEE66" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>This section is optional and should appear after the Conclusions. It must not be numbered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9743CB" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="5275B2E5" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors may acknowledge financial support, institutional assistance, research grants, fieldwork facilitation, or technical contributions that supported the completion of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7810A101" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="085CCDFE" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Funding bodies should be clearly identified, including grant numbers where applicable. Avoid informal expressions such as personal gratitude statements. The acknowledgment must be written in formal academic language.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FD9089" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="6B5731BB" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>If the research received no external funding, authors may state:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9EA446" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="0023772B" w:rsidRDefault="0023772B" w:rsidP="0023772B">
+    <w:p w14:paraId="0B1BD670" w14:textId="77777777" w:rsidR="0023772B" w:rsidRPr="000C5324" w:rsidRDefault="0023772B" w:rsidP="0023772B">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“This research received no external funding.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D0663C" w14:textId="64BF59E9" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="001F354E">
+    <w:p w14:paraId="45FE31C5" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="00632329" w:rsidP="001F354E">
       <w:pPr>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="77752D73" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329" w:rsidP="00A178A5">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C83D6A" w14:textId="77777777" w:rsidR="00632329" w:rsidRPr="000C5324" w:rsidRDefault="00632329" w:rsidP="00A178A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA65CD6" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="73E8E618" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>All references cited in the manuscript must appear in the reference list, and all references listed must be cited in the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4544685D" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="48D017B6" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">The journal adopts the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>APA (Author–Date) citation style</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless otherwise specified in the final author guidelines. In-text citations should follow the format:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C64A3E7" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="722A77A8" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Single author: (Smith, 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF0D93D" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="623D605D" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Two authors: (Smith &amp; Brown, 2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CAF0F9" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="67A6C532" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Three or more authors: (Smith et al., 2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318B4505" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="03E80135" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>When directly quoting a source, page numbers must be included (e.g., Smith, 2020, p. 45).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E38C02" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="76831343" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The reference list must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227F1599" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="1D86D658" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Be arranged alphabetically by the surname of the first author.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006C6581" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="58D9C21D" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Use a hanging indentation format.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597EADF3" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="34F8ABB3" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Include the Digital Object Identifier (DOI) where available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE423EF" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="42DFD1B6" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Ensure consistency in formatting across all entries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A437944" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="1F7D0B3C" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Authors are strongly encouraged to cite recent and high-quality scholarly sources, particularly those indexed in internationally recognized databases. Where relevant, authors should also consider citing articles previously published in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal of Planner and Development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> to enhance scholarly continuity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798FFFD7" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="1B24C7A7" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Examples of reference formatting:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549B23AB" w14:textId="77777777" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="6D0C16C0" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal Article:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2456C8A7" w14:textId="5EB4389A" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="03D1AFBA" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. A., &amp; Author, B. B. (Year). Title of the article. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-[...6 lines deleted...]
-    <w:p w14:paraId="305C77B9" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Volume(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Issue), pages. https://doi.org/xxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4F1C4F" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Book:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Author, A. A. (Year). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Title of the book</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>. Publisher.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18960747" w14:textId="77777777" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="5BFDBCD8" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Book Chapter:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6669D1DE" w14:textId="4EA1F530" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="30428283" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve">Author, A. A. (Year). Title of chapter. In B. B. Editor (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Title of book</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. xx–xx). Publisher.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7698A0" w14:textId="77777777" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="02959F7B" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Conference Paper:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A50D71" w14:textId="36481216" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="4113D487" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. A. (Year). Title of paper. In </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Proceedings of the Conference Name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. xx–xx). Publisher.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C21A16" w14:textId="77777777" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="30CD0448" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Online Source:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0148B8" w14:textId="186F6DA6" w:rsidR="00C50563" w:rsidRPr="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="442A0257" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Organization Name. (Year). Title of document. URL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7808B502" w14:textId="77777777" w:rsidR="00C50563" w:rsidRDefault="00C50563" w:rsidP="00C50563">
+    <w:p w14:paraId="1AA8A8B0" w14:textId="77777777" w:rsidR="00C50563" w:rsidRPr="000C5324" w:rsidRDefault="00C50563" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C50563">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors are responsible for the accuracy and completeness of all references</w:t>
       </w:r>
-      <w:r w:rsidR="00632329" w:rsidRPr="00F57805">
-        <w:rPr>
+      <w:r w:rsidR="00632329" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B67669B" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="00C50563">
+    <w:p w14:paraId="535C1CB0" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="000C5324" w:rsidRDefault="009E4E21" w:rsidP="00C50563">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CD7254F" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="009E4E21">
+    <w:p w14:paraId="0FC560FC" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TABLES, FIGURES, MAPS, DIAGRAMS, AND ILLUSTRATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22265D3E" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tables, figures, maps, diagrams, charts, photographs, and spatial-modeling outputs must be used only when they strengthen the argument of the manuscript. They should present evidence clearly, avoid unnecessary decoration, and remain directly connected to the research problem, methodology, results, or planning implications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D3E81E" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>General Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407CA383" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• All tables and figures must be cited in the text before they appear and must follow numerical order (e.g., Table 1, Figure 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08999F8D" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Each table or figure must have a concise, descriptive title that explains its content without repeating long methodological details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088A983A" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Table titles must appear above the table; figure captions must appear below the figure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FE9ECB" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• All titles and captions must be centered and written in Times New Roman, 11 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1EB4A8" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Tables, figures, maps, and diagrams must be placed as close as possible to their first citation in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B053B84" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Visual materials must be readable at the final printed size. Avoid decorative borders, excessive colors, shadows, three-dimensional effects, or unnecessary graphical elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C9106B" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Any visual material reproduced or adapted from another source must include proper citation and permission where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1687AE11" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2D89CE" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Tables should summarize data, comparisons, classifications, indicators, or statistical results that cannot be communicated more clearly in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640C968D" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Do not duplicate the same information in both text and table. Use the text to interpret the table, not to repeat every value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F87CA8" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• The font size inside tables must not be smaller than 10 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D32647" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Use simple horizontal lines where necessary and avoid excessive gridlines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7370452F" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• All measurement units must be stated clearly in the table title, column heading, or table note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351B22A5" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Notes explaining abbreviations, data sources, statistical significance, or calculation methods must be placed directly below the table in Times New Roman, 9 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0CF678" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Table 1. Example of Table Formatting for Urban Planning Indicators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25585454" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64C3CDD9" wp14:editId="46BCDBA4">
+            <wp:extent cx="2772000" cy="1201200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1993398543" name="Picture 1993398543" descr="Journal template illustrative visual material"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="sample_table.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2772000" cy="1201200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A7E25F" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Note. Replace the sample indicators with the author’s actual data. Units, time periods, and data sources must be stated clearly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA437C4" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Figures, Charts, and Photographs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FC5191" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Figures may include charts, photographs, spatial analysis outputs, conceptual diagrams, modeling results, and other illustrations relevant to the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD1E8CB" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Graphs and charts must include clear axis labels, units, legends where needed, and readable labels at print size.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDC614E" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Photographs must be sharp, properly framed, and directly relevant to the research evidence; purely decorative photographs should not be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378DB199" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Recommended image quality is at least 300 dpi for print reproduction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E30044" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56430C4D" wp14:editId="653BCB20">
+            <wp:extent cx="2844000" cy="2031429"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1993398544" name="Picture 1993398544" descr="Journal template illustrative visual material"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="sample_chart.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2844000" cy="2031429"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8E07B3" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Figure 1. Example of a Chart Caption with Clear Axis Labels and Measurement Units</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCA0D15" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Source: Author’s analysis. This sample chart is for formatting guidance only and must be replaced by the author’s own figure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4564BB2A" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conceptual Diagrams and Analytical Frameworks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446D209C" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Conceptual diagrams should clarify the logic of the study, the relationship between variables, or the sequence of analytical procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2988DF28" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• A diagram must be simple enough to be understood at first reading and must not contain excessive text, unexplained abbreviations, or decorative elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E5DD3F" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• All arrows, boxes, symbols, and colors must have a clear analytical meaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476579F3" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41EC6CB5" wp14:editId="26132CAE">
+            <wp:extent cx="2844000" cy="1469400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1993398545" name="Picture 1993398545" descr="Journal template illustrative visual material"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="sample_conceptual_diagram.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2844000" cy="1469400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0444BC" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Figure 2. Example of a Conceptual Diagram Showing the Analytical Logic of the Study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCDA888" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Source: Prepared by the author. Authors should adapt the diagram to their own theoretical framework or methodology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C720C8" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Maps and Spatial Outputs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341550C" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Maps must include a scale bar, north arrow where applicable, legend, data source, and coordinate system when relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6896A2" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Map symbols, colors, line weights, and labels must remain legible after reduction to journal size.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3367A68F" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• GIS and remote-sensing outputs must identify the data source, year, spatial resolution or scale, and processing method where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6D9065" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="125"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>• Maps should communicate planning evidence and should not be inserted as decorative background images.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4849415E" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48A5C948" wp14:editId="1B27A03B">
+            <wp:extent cx="2844000" cy="1801200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1993398546" name="Picture 1993398546" descr="Journal template illustrative visual material"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="sample_map_layout.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2844000" cy="1801200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5D8259" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Figure 3. Example of a Map Layout Including North Arrow, Scale Bar, Legend, and Data Source</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475E69F2" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: Author’s GIS analysis based on official planning layers, Year. Replace the sample map with the actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>study-area</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> map.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C134C0C" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Final Author Responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5927BF" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="008E0291">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Authors are responsible for ensuring that all tables, figures, maps, diagrams, photographs, and illustrations are accurate, properly cited, copyright-compliant, and consistent with the journal template. Submissions containing unreadable, incomplete, uncited, or low-quality visual materials may be returned for technical revision before peer review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0656BDDB" w14:textId="77777777" w:rsidR="00D9305A" w:rsidRPr="000C5324" w:rsidRDefault="00D9305A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BE2A83" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E4E21">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>TABLES, FIGURES, AND ILLUSTRATIONS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74BF305F" w14:textId="77777777" w:rsidR="009E4E21" w:rsidRPr="009E4E21" w:rsidRDefault="009E4E21" w:rsidP="009E4E21">
+        <w:t>MANUSCRIPT FORMAT AND PAGE SETUP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4271C705" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...523 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E4E21">
-[...58 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscripts submitted to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal of Planner and Development</w:t>
       </w:r>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> must strictly follow the formatting requirements outlined in this template. Authors are not permitted to modify page layout settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC9D792" w14:textId="4F2E72D1" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="21ECE615" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The manuscript must be prepared according to the following specifications:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435FEB62" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="18437040" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Page size: A4 (210 × 297 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D5E571" w14:textId="09F68143" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="001D5E73">
+    <w:p w14:paraId="6E35F8B3" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="001D5E73">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Margins</w:t>
       </w:r>
-      <w:r w:rsidR="001D5E73" w:rsidRPr="001D5E73">
-        <w:rPr>
+      <w:r w:rsidR="001D5E73" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>: Top 1.4 cm; Bottom 2 cm; Left 1.29 cm; Right 1.29 cm; Gutter 0 cm (Gutter position: Left)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D00DE6" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="2792E6BC" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Font: Times New Roman.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B1EEF8" w14:textId="7B401039" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="49AA8FF1" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Main text font size: </w:t>
       </w:r>
-      <w:r w:rsidR="001D5E73">
-[...1 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidR="001D5E73" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2985B2" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="2F60DBA1" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Line spacing: Single-spaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FAE331" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="31D6897A" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Paragraph alignment: Justified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EAAD5D" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="0E64ECEF" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Page numbers, headers, and footers must not be inserted by the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A09851B" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="50E2379C" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Section headings must follow a consistent hierarchy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4418C1" w14:textId="6F0CE3C1" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="117C2AA6" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 1: Bold, </w:t>
       </w:r>
-      <w:r w:rsidR="001D5E73">
-[...1 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidR="001D5E73" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt, all capital letters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11766395" w14:textId="32E72410" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="637CE703" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 2: Bold, </w:t>
       </w:r>
-      <w:r w:rsidR="001D5E73">
-[...1 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidR="001D5E73" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt, capitalize first letter of each major word.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D6F8D7" w14:textId="2583578B" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="49B74D95" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 3: Italic or regular (not bold), </w:t>
       </w:r>
-      <w:r w:rsidR="001D5E73">
-[...1 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+      <w:r w:rsidR="001D5E73" w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidRPr="004540FF">
-        <w:rPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt, capitalize first letter only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2314FBF1" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="182831C3" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The total length of the manuscript must not exceed 20 pages, including tables, figures, references, appendices, and any supplementary material included within the main document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771209FD" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="004540FF" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
+    <w:p w14:paraId="5909B724" w14:textId="77777777" w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidRDefault="004540FF" w:rsidP="00FC1CD5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:firstLine="204"/>
         <w:rPr>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C5324">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors are responsible for ensuring that the final submitted manuscript strictly adheres to these formatting standards. Submissions that do not comply may be returned for technical revision prior to peer review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D463D75" w14:textId="6F8D07F1" w:rsidR="00743DA8" w:rsidRPr="00B85A83" w:rsidRDefault="00743DA8" w:rsidP="00B85A83">
-[...77 lines deleted...]
-    <w:sectPr w:rsidR="00632329" w:rsidSect="002B25BC">
+    <w:sectPr w:rsidR="004540FF" w:rsidRPr="000C5324" w:rsidSect="002B25BC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11879" w:h="16817"/>
       <w:pgMar w:top="794" w:right="734" w:bottom="1134" w:left="734" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:num="2" w:space="510"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B8662AC" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
+    <w:p w14:paraId="39C2B2CE" w14:textId="77777777" w:rsidR="00B3103B" w:rsidRDefault="00B3103B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DC82402" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
+    <w:p w14:paraId="5A8110F6" w14:textId="77777777" w:rsidR="00B3103B" w:rsidRDefault="00B3103B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6282,181 +7068,180 @@
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="STZhongsong">
-    <w:altName w:val="华文中宋"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000010" w:usb3="00000000" w:csb0="0004009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DE01A12" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329">
+  <w:p w14:paraId="0E1F2138" w14:textId="77777777" w:rsidR="00632329" w:rsidRDefault="00632329">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33764A2E" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
+    <w:p w14:paraId="611CAD88" w14:textId="77777777" w:rsidR="00B3103B" w:rsidRDefault="00B3103B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="500A29A8" w14:textId="77777777" w:rsidR="00297D35" w:rsidRDefault="00297D35">
+    <w:p w14:paraId="657A8BC9" w14:textId="77777777" w:rsidR="00B3103B" w:rsidRDefault="00B3103B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A0FB111" w14:textId="77777777" w:rsidR="00E957EC" w:rsidRDefault="00E957EC" w:rsidP="00E957EC">
+  <w:p w14:paraId="5B41FAC8" w14:textId="77777777" w:rsidR="00E957EC" w:rsidRDefault="00E957EC" w:rsidP="00E957EC">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B33164">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t>Journal of Planner and Development</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B2EA75E" w14:textId="0135AB1E" w:rsidR="00E957EC" w:rsidRDefault="00E957EC" w:rsidP="00E957EC">
+  <w:p w14:paraId="0D3EB2F6" w14:textId="77777777" w:rsidR="00E957EC" w:rsidRDefault="00E957EC" w:rsidP="00E957EC">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
       <w:t>Vol., No.</w:t>
     </w:r>
     <w:r w:rsidRPr="00275325">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
       <w:t>, Month, Year, pp. **-**</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1A8EF820" w14:textId="77777777" w:rsidR="00E957EC" w:rsidRPr="00E957EC" w:rsidRDefault="00E957EC" w:rsidP="00E957EC">
+  <w:p w14:paraId="396434D9" w14:textId="77777777" w:rsidR="00E957EC" w:rsidRPr="00E957EC" w:rsidRDefault="00E957EC" w:rsidP="00E957EC">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0219265B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0219265B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
@@ -9254,59 +10039,62 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1216432702">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="497110874">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1256983940">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="751588680">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1911773271">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="347677750">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1180778345">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1071849082">
     <w:abstractNumId w:val="20"/>
   </w:num>
+  <w:num w:numId="23" w16cid:durableId="1217743076">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -9334,396 +10122,423 @@
     <w:rsid w:val="0002333D"/>
     <w:rsid w:val="00034AA0"/>
     <w:rsid w:val="00040C63"/>
     <w:rsid w:val="00040FD3"/>
     <w:rsid w:val="00041618"/>
     <w:rsid w:val="00041C09"/>
     <w:rsid w:val="00044B3C"/>
     <w:rsid w:val="00046625"/>
     <w:rsid w:val="000467B4"/>
     <w:rsid w:val="000519B6"/>
     <w:rsid w:val="00051EF1"/>
     <w:rsid w:val="00054E0D"/>
     <w:rsid w:val="00055509"/>
     <w:rsid w:val="00056A84"/>
     <w:rsid w:val="00067824"/>
     <w:rsid w:val="00067F98"/>
     <w:rsid w:val="000713B6"/>
     <w:rsid w:val="000761DD"/>
     <w:rsid w:val="00082FE8"/>
     <w:rsid w:val="00083A56"/>
     <w:rsid w:val="00085F7D"/>
     <w:rsid w:val="000949AB"/>
     <w:rsid w:val="000A372F"/>
     <w:rsid w:val="000A6E2C"/>
     <w:rsid w:val="000B04B4"/>
+    <w:rsid w:val="000B0A47"/>
     <w:rsid w:val="000B0BC9"/>
     <w:rsid w:val="000C15E2"/>
     <w:rsid w:val="000C3A1E"/>
     <w:rsid w:val="000C4217"/>
     <w:rsid w:val="000C4567"/>
+    <w:rsid w:val="000C5324"/>
     <w:rsid w:val="000D7AF2"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E6CED"/>
     <w:rsid w:val="000F0905"/>
     <w:rsid w:val="000F1D32"/>
     <w:rsid w:val="000F3745"/>
     <w:rsid w:val="000F6288"/>
     <w:rsid w:val="000F6568"/>
     <w:rsid w:val="000F6C74"/>
     <w:rsid w:val="000F7220"/>
     <w:rsid w:val="001138A7"/>
     <w:rsid w:val="00115D16"/>
+    <w:rsid w:val="00120BF7"/>
     <w:rsid w:val="00123EBB"/>
     <w:rsid w:val="00132193"/>
     <w:rsid w:val="001351CE"/>
+    <w:rsid w:val="00135CF9"/>
     <w:rsid w:val="00142721"/>
     <w:rsid w:val="00144C22"/>
     <w:rsid w:val="00146A52"/>
     <w:rsid w:val="00155818"/>
     <w:rsid w:val="001636A7"/>
     <w:rsid w:val="00174954"/>
     <w:rsid w:val="0017647C"/>
     <w:rsid w:val="0018129B"/>
     <w:rsid w:val="00181919"/>
     <w:rsid w:val="00185013"/>
+    <w:rsid w:val="00185016"/>
     <w:rsid w:val="00191F75"/>
     <w:rsid w:val="00193A27"/>
     <w:rsid w:val="00194097"/>
     <w:rsid w:val="0019609B"/>
     <w:rsid w:val="0019661B"/>
     <w:rsid w:val="00197132"/>
     <w:rsid w:val="00197DE7"/>
     <w:rsid w:val="001A0BD7"/>
     <w:rsid w:val="001A210B"/>
     <w:rsid w:val="001B542E"/>
     <w:rsid w:val="001C1953"/>
     <w:rsid w:val="001C410F"/>
     <w:rsid w:val="001D1C42"/>
     <w:rsid w:val="001D2B95"/>
     <w:rsid w:val="001D49D8"/>
     <w:rsid w:val="001D5D8F"/>
     <w:rsid w:val="001D5E73"/>
     <w:rsid w:val="001D63AD"/>
     <w:rsid w:val="001E09CC"/>
     <w:rsid w:val="001E491D"/>
     <w:rsid w:val="001F0376"/>
     <w:rsid w:val="001F0884"/>
+    <w:rsid w:val="001F2989"/>
     <w:rsid w:val="001F354E"/>
     <w:rsid w:val="00200DA5"/>
     <w:rsid w:val="00203538"/>
     <w:rsid w:val="00203690"/>
     <w:rsid w:val="00206BD9"/>
     <w:rsid w:val="00207642"/>
     <w:rsid w:val="00214C6B"/>
     <w:rsid w:val="002220F4"/>
     <w:rsid w:val="0022442D"/>
     <w:rsid w:val="00231434"/>
     <w:rsid w:val="0023772B"/>
     <w:rsid w:val="0024344D"/>
     <w:rsid w:val="00243F1A"/>
     <w:rsid w:val="00251E91"/>
     <w:rsid w:val="002540EE"/>
     <w:rsid w:val="00256A7F"/>
     <w:rsid w:val="0025711E"/>
+    <w:rsid w:val="0026035F"/>
+    <w:rsid w:val="00262294"/>
     <w:rsid w:val="0027264C"/>
     <w:rsid w:val="00275325"/>
     <w:rsid w:val="00282213"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="0028589E"/>
     <w:rsid w:val="00293040"/>
     <w:rsid w:val="00297D35"/>
     <w:rsid w:val="002A4DA7"/>
     <w:rsid w:val="002B0E56"/>
     <w:rsid w:val="002B25BC"/>
     <w:rsid w:val="002B4950"/>
     <w:rsid w:val="002C50DF"/>
     <w:rsid w:val="002D1804"/>
     <w:rsid w:val="002D4A78"/>
     <w:rsid w:val="002D60B8"/>
     <w:rsid w:val="002E2ECD"/>
     <w:rsid w:val="002E30D3"/>
     <w:rsid w:val="002E405B"/>
+    <w:rsid w:val="002E506C"/>
     <w:rsid w:val="002F4450"/>
     <w:rsid w:val="00301C3D"/>
     <w:rsid w:val="00301FE0"/>
     <w:rsid w:val="0031215D"/>
     <w:rsid w:val="00312C20"/>
+    <w:rsid w:val="003137BC"/>
     <w:rsid w:val="00316F63"/>
     <w:rsid w:val="003200E5"/>
     <w:rsid w:val="00321A0F"/>
     <w:rsid w:val="00321FCD"/>
     <w:rsid w:val="00332485"/>
     <w:rsid w:val="00332833"/>
     <w:rsid w:val="00332DBF"/>
     <w:rsid w:val="0033302A"/>
     <w:rsid w:val="00333712"/>
     <w:rsid w:val="003420D1"/>
     <w:rsid w:val="0034531D"/>
     <w:rsid w:val="003455C5"/>
     <w:rsid w:val="003464B3"/>
     <w:rsid w:val="00347BA6"/>
     <w:rsid w:val="00350DD6"/>
+    <w:rsid w:val="003515F2"/>
     <w:rsid w:val="0035474C"/>
     <w:rsid w:val="0035573C"/>
     <w:rsid w:val="0035605B"/>
     <w:rsid w:val="00356B28"/>
     <w:rsid w:val="003707D5"/>
     <w:rsid w:val="00371971"/>
     <w:rsid w:val="003726C1"/>
     <w:rsid w:val="00373D1C"/>
     <w:rsid w:val="003819A5"/>
     <w:rsid w:val="0038200A"/>
     <w:rsid w:val="003823FC"/>
     <w:rsid w:val="00396F7D"/>
     <w:rsid w:val="003A3D86"/>
     <w:rsid w:val="003A7CFA"/>
     <w:rsid w:val="003B2B97"/>
     <w:rsid w:val="003B306E"/>
     <w:rsid w:val="003B7654"/>
     <w:rsid w:val="003D6DBC"/>
     <w:rsid w:val="003E2246"/>
     <w:rsid w:val="003E6B0D"/>
     <w:rsid w:val="003E76A4"/>
     <w:rsid w:val="003F4CD9"/>
     <w:rsid w:val="003F7933"/>
     <w:rsid w:val="00401AE0"/>
     <w:rsid w:val="0040204F"/>
     <w:rsid w:val="004046FE"/>
     <w:rsid w:val="00406644"/>
     <w:rsid w:val="00410A15"/>
     <w:rsid w:val="0041100F"/>
     <w:rsid w:val="00420463"/>
     <w:rsid w:val="00423485"/>
     <w:rsid w:val="00427458"/>
     <w:rsid w:val="00427799"/>
     <w:rsid w:val="00430F2E"/>
     <w:rsid w:val="00431F62"/>
     <w:rsid w:val="004359D2"/>
     <w:rsid w:val="00440CD1"/>
     <w:rsid w:val="00447D1F"/>
     <w:rsid w:val="004540FF"/>
+    <w:rsid w:val="0045648E"/>
     <w:rsid w:val="00465CF0"/>
     <w:rsid w:val="00474441"/>
     <w:rsid w:val="00491859"/>
     <w:rsid w:val="00492FEB"/>
+    <w:rsid w:val="00493E60"/>
     <w:rsid w:val="00496826"/>
     <w:rsid w:val="004A0D9E"/>
     <w:rsid w:val="004A3050"/>
     <w:rsid w:val="004A61A8"/>
+    <w:rsid w:val="004B50AA"/>
     <w:rsid w:val="004C12FB"/>
     <w:rsid w:val="004C79E1"/>
     <w:rsid w:val="004D4D14"/>
     <w:rsid w:val="004D57E7"/>
     <w:rsid w:val="004E6FC4"/>
     <w:rsid w:val="004F0FA1"/>
     <w:rsid w:val="004F4B08"/>
     <w:rsid w:val="004F4B45"/>
     <w:rsid w:val="004F4C5A"/>
     <w:rsid w:val="004F6DBB"/>
     <w:rsid w:val="005003A6"/>
     <w:rsid w:val="00501E30"/>
     <w:rsid w:val="00511529"/>
     <w:rsid w:val="00522239"/>
     <w:rsid w:val="005222E5"/>
     <w:rsid w:val="0052424E"/>
     <w:rsid w:val="00527FAD"/>
     <w:rsid w:val="00530036"/>
     <w:rsid w:val="00532FE8"/>
+    <w:rsid w:val="0053377B"/>
+    <w:rsid w:val="00540B4D"/>
     <w:rsid w:val="005442B8"/>
     <w:rsid w:val="00545A2F"/>
     <w:rsid w:val="0054618D"/>
     <w:rsid w:val="00546C60"/>
     <w:rsid w:val="00550328"/>
     <w:rsid w:val="005543B4"/>
     <w:rsid w:val="00555D0D"/>
     <w:rsid w:val="00560AA0"/>
     <w:rsid w:val="00571454"/>
     <w:rsid w:val="00577736"/>
     <w:rsid w:val="00581F43"/>
     <w:rsid w:val="00586B38"/>
     <w:rsid w:val="005873C2"/>
     <w:rsid w:val="005A12F7"/>
     <w:rsid w:val="005A60D1"/>
     <w:rsid w:val="005B088A"/>
     <w:rsid w:val="005B2E9A"/>
     <w:rsid w:val="005B5815"/>
     <w:rsid w:val="005C446B"/>
     <w:rsid w:val="005C5364"/>
     <w:rsid w:val="005C56F5"/>
     <w:rsid w:val="005D4013"/>
     <w:rsid w:val="005D454D"/>
     <w:rsid w:val="005D6006"/>
     <w:rsid w:val="005D64F1"/>
     <w:rsid w:val="005D6B32"/>
     <w:rsid w:val="005E30D4"/>
     <w:rsid w:val="005E4C67"/>
     <w:rsid w:val="005E71B9"/>
     <w:rsid w:val="005F078A"/>
     <w:rsid w:val="005F725E"/>
     <w:rsid w:val="006045ED"/>
     <w:rsid w:val="00605480"/>
     <w:rsid w:val="00610F91"/>
+    <w:rsid w:val="00612A86"/>
     <w:rsid w:val="00613BBE"/>
     <w:rsid w:val="00616BDC"/>
     <w:rsid w:val="00621BB1"/>
     <w:rsid w:val="00622779"/>
     <w:rsid w:val="00623E5E"/>
     <w:rsid w:val="00627E60"/>
     <w:rsid w:val="00630935"/>
     <w:rsid w:val="00632329"/>
     <w:rsid w:val="00640881"/>
     <w:rsid w:val="0064432A"/>
     <w:rsid w:val="0064498C"/>
+    <w:rsid w:val="00647115"/>
+    <w:rsid w:val="0065186F"/>
     <w:rsid w:val="00651F1C"/>
     <w:rsid w:val="00652C3C"/>
     <w:rsid w:val="00654D83"/>
     <w:rsid w:val="00663596"/>
     <w:rsid w:val="006635F1"/>
     <w:rsid w:val="006653D0"/>
     <w:rsid w:val="00665B3C"/>
     <w:rsid w:val="006766AB"/>
     <w:rsid w:val="006843DF"/>
     <w:rsid w:val="00687471"/>
     <w:rsid w:val="00691EBE"/>
     <w:rsid w:val="006944AD"/>
     <w:rsid w:val="006A0DBC"/>
+    <w:rsid w:val="006A0E30"/>
     <w:rsid w:val="006A3587"/>
     <w:rsid w:val="006A5B77"/>
     <w:rsid w:val="006A76AA"/>
     <w:rsid w:val="006B0D2E"/>
     <w:rsid w:val="006B45D7"/>
     <w:rsid w:val="006C0684"/>
     <w:rsid w:val="006C08E0"/>
     <w:rsid w:val="006C32D8"/>
     <w:rsid w:val="006C4492"/>
     <w:rsid w:val="006C539B"/>
     <w:rsid w:val="006C753D"/>
     <w:rsid w:val="006D02F9"/>
     <w:rsid w:val="006D0D7C"/>
     <w:rsid w:val="006D0EF1"/>
     <w:rsid w:val="006E06D3"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006F5DE7"/>
     <w:rsid w:val="00712DEA"/>
     <w:rsid w:val="00714FD7"/>
     <w:rsid w:val="00716BFE"/>
     <w:rsid w:val="00727911"/>
     <w:rsid w:val="00734057"/>
     <w:rsid w:val="00734F7B"/>
     <w:rsid w:val="00734F8E"/>
     <w:rsid w:val="00741FCD"/>
     <w:rsid w:val="00743DA8"/>
     <w:rsid w:val="00747369"/>
     <w:rsid w:val="0074757F"/>
     <w:rsid w:val="0076050D"/>
     <w:rsid w:val="00766C15"/>
     <w:rsid w:val="0077244F"/>
     <w:rsid w:val="0078513E"/>
     <w:rsid w:val="00795670"/>
     <w:rsid w:val="007969D8"/>
+    <w:rsid w:val="00797EE6"/>
     <w:rsid w:val="007A275B"/>
     <w:rsid w:val="007A3EBB"/>
     <w:rsid w:val="007A639C"/>
     <w:rsid w:val="007B29DE"/>
     <w:rsid w:val="007B54FB"/>
     <w:rsid w:val="007C39C4"/>
     <w:rsid w:val="007C51BA"/>
     <w:rsid w:val="007C5489"/>
     <w:rsid w:val="007C5DCC"/>
     <w:rsid w:val="007C79A2"/>
     <w:rsid w:val="007D1AAE"/>
     <w:rsid w:val="007D2AC6"/>
     <w:rsid w:val="007D58AA"/>
     <w:rsid w:val="007D74A9"/>
     <w:rsid w:val="007F2716"/>
     <w:rsid w:val="007F4201"/>
     <w:rsid w:val="007F69C9"/>
     <w:rsid w:val="007F7968"/>
     <w:rsid w:val="00807C49"/>
     <w:rsid w:val="00811674"/>
     <w:rsid w:val="008175A7"/>
     <w:rsid w:val="00824039"/>
     <w:rsid w:val="008273F4"/>
     <w:rsid w:val="008369FA"/>
     <w:rsid w:val="00837D99"/>
     <w:rsid w:val="00840C38"/>
     <w:rsid w:val="008449F1"/>
     <w:rsid w:val="0085306F"/>
     <w:rsid w:val="00857325"/>
     <w:rsid w:val="00862C5D"/>
     <w:rsid w:val="0086558E"/>
     <w:rsid w:val="008676CB"/>
     <w:rsid w:val="00867779"/>
     <w:rsid w:val="008710D3"/>
     <w:rsid w:val="00874349"/>
     <w:rsid w:val="008746E3"/>
     <w:rsid w:val="0087537A"/>
     <w:rsid w:val="00877DE7"/>
     <w:rsid w:val="00881D6E"/>
     <w:rsid w:val="00883511"/>
     <w:rsid w:val="00886CAF"/>
     <w:rsid w:val="008873D7"/>
     <w:rsid w:val="0088781A"/>
     <w:rsid w:val="008903F1"/>
     <w:rsid w:val="008A1AD4"/>
     <w:rsid w:val="008B158C"/>
     <w:rsid w:val="008B2AEC"/>
     <w:rsid w:val="008B37C1"/>
     <w:rsid w:val="008B633A"/>
     <w:rsid w:val="008B6989"/>
+    <w:rsid w:val="008B7E54"/>
     <w:rsid w:val="008C0EE5"/>
     <w:rsid w:val="008C62CA"/>
     <w:rsid w:val="008C7B17"/>
     <w:rsid w:val="008D3AF3"/>
     <w:rsid w:val="008D4E41"/>
+    <w:rsid w:val="008E0291"/>
+    <w:rsid w:val="008E0FEB"/>
     <w:rsid w:val="008E23C8"/>
     <w:rsid w:val="008F19DA"/>
     <w:rsid w:val="008F2309"/>
     <w:rsid w:val="008F51E3"/>
     <w:rsid w:val="00902845"/>
     <w:rsid w:val="009032C2"/>
     <w:rsid w:val="00910CED"/>
     <w:rsid w:val="00910FD0"/>
     <w:rsid w:val="00913700"/>
+    <w:rsid w:val="00917A11"/>
     <w:rsid w:val="00924ABE"/>
     <w:rsid w:val="00924EF4"/>
     <w:rsid w:val="00925D1E"/>
     <w:rsid w:val="0094333E"/>
     <w:rsid w:val="00954A32"/>
     <w:rsid w:val="00971791"/>
     <w:rsid w:val="00971CB6"/>
     <w:rsid w:val="00974D87"/>
     <w:rsid w:val="00977AAA"/>
     <w:rsid w:val="00977F96"/>
     <w:rsid w:val="0098131A"/>
     <w:rsid w:val="00984EF6"/>
     <w:rsid w:val="00991E96"/>
+    <w:rsid w:val="00991F80"/>
     <w:rsid w:val="00997075"/>
     <w:rsid w:val="009A2E8F"/>
     <w:rsid w:val="009A56C5"/>
     <w:rsid w:val="009B0940"/>
+    <w:rsid w:val="009B1655"/>
     <w:rsid w:val="009B2924"/>
     <w:rsid w:val="009B66B3"/>
     <w:rsid w:val="009C117C"/>
     <w:rsid w:val="009C24C5"/>
     <w:rsid w:val="009C257B"/>
     <w:rsid w:val="009D19BE"/>
     <w:rsid w:val="009D23F8"/>
     <w:rsid w:val="009D5C0F"/>
     <w:rsid w:val="009E0004"/>
     <w:rsid w:val="009E3D92"/>
     <w:rsid w:val="009E4943"/>
     <w:rsid w:val="009E4E21"/>
     <w:rsid w:val="009E5518"/>
     <w:rsid w:val="009E75C8"/>
     <w:rsid w:val="00A035A0"/>
     <w:rsid w:val="00A06428"/>
     <w:rsid w:val="00A109D0"/>
     <w:rsid w:val="00A12E16"/>
     <w:rsid w:val="00A178A5"/>
     <w:rsid w:val="00A22E37"/>
     <w:rsid w:val="00A2698D"/>
     <w:rsid w:val="00A33C6D"/>
     <w:rsid w:val="00A3692A"/>
     <w:rsid w:val="00A423C6"/>
     <w:rsid w:val="00A449E2"/>
@@ -9748,152 +10563,159 @@
     <w:rsid w:val="00A9142C"/>
     <w:rsid w:val="00A91FA8"/>
     <w:rsid w:val="00A92D8F"/>
     <w:rsid w:val="00A96374"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AB248F"/>
     <w:rsid w:val="00AB60DA"/>
     <w:rsid w:val="00AB699A"/>
     <w:rsid w:val="00AB6B38"/>
     <w:rsid w:val="00AC40BA"/>
     <w:rsid w:val="00AC62E2"/>
     <w:rsid w:val="00AC6B87"/>
     <w:rsid w:val="00AC7BE2"/>
     <w:rsid w:val="00AD3BBE"/>
     <w:rsid w:val="00AE2BF4"/>
     <w:rsid w:val="00AE3D13"/>
     <w:rsid w:val="00AE66DD"/>
     <w:rsid w:val="00AF584B"/>
     <w:rsid w:val="00AF6C1E"/>
     <w:rsid w:val="00B0010B"/>
     <w:rsid w:val="00B00655"/>
     <w:rsid w:val="00B0325A"/>
     <w:rsid w:val="00B13DA0"/>
     <w:rsid w:val="00B154CF"/>
     <w:rsid w:val="00B208CD"/>
+    <w:rsid w:val="00B3103B"/>
     <w:rsid w:val="00B323FC"/>
     <w:rsid w:val="00B33164"/>
     <w:rsid w:val="00B4375D"/>
     <w:rsid w:val="00B43AB6"/>
     <w:rsid w:val="00B449BD"/>
     <w:rsid w:val="00B5089B"/>
     <w:rsid w:val="00B50F9A"/>
     <w:rsid w:val="00B53F97"/>
     <w:rsid w:val="00B546A2"/>
     <w:rsid w:val="00B6352F"/>
     <w:rsid w:val="00B63969"/>
     <w:rsid w:val="00B70268"/>
     <w:rsid w:val="00B7383A"/>
     <w:rsid w:val="00B84C1F"/>
     <w:rsid w:val="00B85A83"/>
+    <w:rsid w:val="00B85E8E"/>
     <w:rsid w:val="00BA66BD"/>
     <w:rsid w:val="00BA7D62"/>
     <w:rsid w:val="00BB1AAF"/>
     <w:rsid w:val="00BB3992"/>
     <w:rsid w:val="00BB5FC3"/>
     <w:rsid w:val="00BB73DE"/>
     <w:rsid w:val="00BC0E7B"/>
     <w:rsid w:val="00BC5E15"/>
     <w:rsid w:val="00BC7596"/>
     <w:rsid w:val="00BD1789"/>
     <w:rsid w:val="00BD1B99"/>
     <w:rsid w:val="00BD2B83"/>
     <w:rsid w:val="00BF273F"/>
     <w:rsid w:val="00BF288B"/>
     <w:rsid w:val="00BF314D"/>
     <w:rsid w:val="00BF62D0"/>
     <w:rsid w:val="00C0211C"/>
     <w:rsid w:val="00C0384F"/>
     <w:rsid w:val="00C05705"/>
     <w:rsid w:val="00C05F05"/>
     <w:rsid w:val="00C06C0C"/>
     <w:rsid w:val="00C10266"/>
     <w:rsid w:val="00C13CD9"/>
     <w:rsid w:val="00C226DF"/>
     <w:rsid w:val="00C234EB"/>
     <w:rsid w:val="00C24CAE"/>
     <w:rsid w:val="00C316E1"/>
     <w:rsid w:val="00C348A5"/>
     <w:rsid w:val="00C37ABC"/>
     <w:rsid w:val="00C43189"/>
+    <w:rsid w:val="00C4739E"/>
     <w:rsid w:val="00C50563"/>
     <w:rsid w:val="00C6063D"/>
     <w:rsid w:val="00C61B33"/>
     <w:rsid w:val="00C62466"/>
     <w:rsid w:val="00C62E72"/>
     <w:rsid w:val="00C65331"/>
     <w:rsid w:val="00C70E97"/>
+    <w:rsid w:val="00C802B1"/>
     <w:rsid w:val="00C868E8"/>
     <w:rsid w:val="00C87059"/>
     <w:rsid w:val="00C87F57"/>
     <w:rsid w:val="00C93655"/>
     <w:rsid w:val="00C95CAC"/>
     <w:rsid w:val="00C97B83"/>
     <w:rsid w:val="00CA2A81"/>
     <w:rsid w:val="00CA5B45"/>
     <w:rsid w:val="00CA6AE8"/>
     <w:rsid w:val="00CA6F24"/>
     <w:rsid w:val="00CB48B9"/>
     <w:rsid w:val="00CB571B"/>
     <w:rsid w:val="00CC04EB"/>
     <w:rsid w:val="00CC5FDC"/>
     <w:rsid w:val="00CD2302"/>
     <w:rsid w:val="00CD4916"/>
     <w:rsid w:val="00CD67C9"/>
     <w:rsid w:val="00CD77F1"/>
     <w:rsid w:val="00CE3EF0"/>
     <w:rsid w:val="00CE501D"/>
     <w:rsid w:val="00CF199C"/>
     <w:rsid w:val="00CF1CD0"/>
     <w:rsid w:val="00CF55A5"/>
     <w:rsid w:val="00D01981"/>
     <w:rsid w:val="00D05520"/>
     <w:rsid w:val="00D05CD6"/>
     <w:rsid w:val="00D105C8"/>
     <w:rsid w:val="00D1715A"/>
     <w:rsid w:val="00D1751A"/>
     <w:rsid w:val="00D24BD8"/>
     <w:rsid w:val="00D26220"/>
     <w:rsid w:val="00D262A0"/>
     <w:rsid w:val="00D279B5"/>
     <w:rsid w:val="00D33E1D"/>
     <w:rsid w:val="00D34E00"/>
     <w:rsid w:val="00D35123"/>
     <w:rsid w:val="00D35229"/>
     <w:rsid w:val="00D35C0F"/>
     <w:rsid w:val="00D4227F"/>
     <w:rsid w:val="00D43F50"/>
     <w:rsid w:val="00D502EC"/>
     <w:rsid w:val="00D5182C"/>
     <w:rsid w:val="00D51CCE"/>
     <w:rsid w:val="00D64A3A"/>
     <w:rsid w:val="00D7077C"/>
     <w:rsid w:val="00D71D69"/>
     <w:rsid w:val="00D77391"/>
+    <w:rsid w:val="00D85680"/>
     <w:rsid w:val="00D85BDE"/>
     <w:rsid w:val="00D928CB"/>
+    <w:rsid w:val="00D9305A"/>
     <w:rsid w:val="00D9438D"/>
+    <w:rsid w:val="00D973E3"/>
     <w:rsid w:val="00DA5CE3"/>
     <w:rsid w:val="00DA6185"/>
     <w:rsid w:val="00DA62E0"/>
     <w:rsid w:val="00DB09C3"/>
     <w:rsid w:val="00DB2DE5"/>
     <w:rsid w:val="00DB71BC"/>
     <w:rsid w:val="00DC38A3"/>
     <w:rsid w:val="00DC4C6E"/>
     <w:rsid w:val="00DD3092"/>
     <w:rsid w:val="00DD6B37"/>
     <w:rsid w:val="00DD7CDD"/>
     <w:rsid w:val="00DE054F"/>
     <w:rsid w:val="00DE1222"/>
     <w:rsid w:val="00DE5E56"/>
     <w:rsid w:val="00DF4525"/>
     <w:rsid w:val="00E01B3E"/>
     <w:rsid w:val="00E0548C"/>
     <w:rsid w:val="00E15554"/>
     <w:rsid w:val="00E2193B"/>
     <w:rsid w:val="00E24099"/>
     <w:rsid w:val="00E25D2B"/>
     <w:rsid w:val="00E37D42"/>
     <w:rsid w:val="00E4077D"/>
     <w:rsid w:val="00E42DAE"/>
     <w:rsid w:val="00E45727"/>
@@ -9905,50 +10727,51 @@
     <w:rsid w:val="00E80ECF"/>
     <w:rsid w:val="00E8248C"/>
     <w:rsid w:val="00E906CF"/>
     <w:rsid w:val="00E92BC5"/>
     <w:rsid w:val="00E95485"/>
     <w:rsid w:val="00E957EC"/>
     <w:rsid w:val="00E962B4"/>
     <w:rsid w:val="00EB1080"/>
     <w:rsid w:val="00EB27D1"/>
     <w:rsid w:val="00EB33FE"/>
     <w:rsid w:val="00EB7EA6"/>
     <w:rsid w:val="00ED1C2A"/>
     <w:rsid w:val="00ED6FB3"/>
     <w:rsid w:val="00EE10B1"/>
     <w:rsid w:val="00EE2E89"/>
     <w:rsid w:val="00F127A9"/>
     <w:rsid w:val="00F158D7"/>
     <w:rsid w:val="00F25A52"/>
     <w:rsid w:val="00F26483"/>
     <w:rsid w:val="00F32A97"/>
     <w:rsid w:val="00F34AC3"/>
     <w:rsid w:val="00F36FE2"/>
     <w:rsid w:val="00F379C3"/>
     <w:rsid w:val="00F42B66"/>
     <w:rsid w:val="00F447A0"/>
+    <w:rsid w:val="00F4528B"/>
     <w:rsid w:val="00F50457"/>
     <w:rsid w:val="00F5476A"/>
     <w:rsid w:val="00F57805"/>
     <w:rsid w:val="00F63152"/>
     <w:rsid w:val="00F63536"/>
     <w:rsid w:val="00F64EEB"/>
     <w:rsid w:val="00F72E6A"/>
     <w:rsid w:val="00F77C66"/>
     <w:rsid w:val="00F80356"/>
     <w:rsid w:val="00F833F5"/>
     <w:rsid w:val="00F91F29"/>
     <w:rsid w:val="00F9544D"/>
     <w:rsid w:val="00F96077"/>
     <w:rsid w:val="00F97DA9"/>
     <w:rsid w:val="00FA1608"/>
     <w:rsid w:val="00FA1BE4"/>
     <w:rsid w:val="00FA5BC2"/>
     <w:rsid w:val="00FB43C6"/>
     <w:rsid w:val="00FC0F94"/>
     <w:rsid w:val="00FC1CD5"/>
     <w:rsid w:val="00FC5C28"/>
     <w:rsid w:val="00FE15BE"/>
     <w:rsid w:val="00FE16FC"/>
     <w:rsid w:val="00FE1FAF"/>
     <w:rsid w:val="00FE446C"/>
@@ -9966,51 +10789,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35B77969"/>
+  <w14:docId w14:val="72283AFB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{337AAC2A-5B92-4E53-98AA-AB67C6F24D7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="New York" w:eastAsia="SimSun" w:hAnsi="New York" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10364,51 +11187,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF2990"/>
+    <w:rsid w:val="0026035F"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
@@ -10967,51 +11790,51 @@
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2023969752">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="x-cp20936"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxx-xxxx-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/xxxx-xxxx-xxxx-xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11252,94 +12075,94 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8F0F042-16BE-404E-97E0-08E6BC2F703B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2469</Words>
-  <Characters>14074</Characters>
+  <Words>2757</Words>
+  <Characters>16818</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <PresentationFormat/>
-  <Lines>117</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>494</Lines>
+  <Paragraphs>254</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>More details about Paper title and Author information </vt:lpstr>
       <vt:lpstr>Math</vt:lpstr>
       <vt:lpstr>5.1 Equations</vt:lpstr>
       <vt:lpstr>TABLES AND FIGURES</vt:lpstr>
       <vt:lpstr>    Tables</vt:lpstr>
       <vt:lpstr>    Figures</vt:lpstr>
       <vt:lpstr>acknowledgment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IIETA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16510</CharactersWithSpaces>
+  <CharactersWithSpaces>19321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4128801</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.crossref.org/guestquery/%23.</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7078003</vt:i4>
       </vt:variant>
       <vt:variant>